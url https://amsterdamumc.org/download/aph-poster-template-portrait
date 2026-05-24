--- v0 (2026-03-04)
+++ v1 (2026-05-24)
@@ -274,56 +274,56 @@
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="10752" autoAdjust="0"/>
     <p:restoredTop sz="94624" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
-      <p:cViewPr varScale="1">
+      <p:cViewPr>
         <p:scale>
-          <a:sx n="54" d="100"/>
-          <a:sy n="54" d="100"/>
+          <a:sx n="208" d="100"/>
+          <a:sy n="208" d="100"/>
         </p:scale>
-        <p:origin x="2779" y="67"/>
+        <p:origin x="72" y="-1794"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="6311"/>
         <p:guide orient="horz" pos="1773"/>
         <p:guide orient="horz" pos="709"/>
         <p:guide orient="horz" pos="1161"/>
         <p:guide orient="horz" pos="1249"/>
         <p:guide orient="horz" pos="1553"/>
         <p:guide pos="597"/>
         <p:guide pos="4527"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
@@ -879,51 +879,51 @@
           <a:p>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Trebuchet MS" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Rechthoek 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7561B2CB-1A99-CD46-AE2F-0ABE4B9259F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="-1191" y="418104"/>
-            <a:ext cx="7560469" cy="1901879"/>
+            <a:ext cx="7599040" cy="1901879"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0097B4"/>
           </a:solidFill>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:noFill/>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw blurRad="63500" dist="38099" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2">
                       <a:alpha val="74998"/>
                     </a:schemeClr>
                   </a:outerShdw>
                 </a:effectLst>
@@ -9219,52 +9219,52 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Afbeelding 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7A00056-4A52-C323-7802-578874A04B01}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2"/>
           <a:srcRect t="29644" b="32502"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2381" y="2319983"/>
-            <a:ext cx="7560469" cy="1908000"/>
+            <a:off x="2381" y="2319982"/>
+            <a:ext cx="7595468" cy="1916833"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Tekstvak 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2114A301-6747-B72A-95CC-A97003BEE1E6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="513071" y="5381214"/>
             <a:ext cx="6564312" cy="4643625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>