--- v3 (2026-10-16)
+++ v4 (2026-11-05)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9667F6F0-211C-4E43-9CD1-8AEB69EBCB6F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E1F5243E-55F9-495E-905F-99C599EAD779}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Overview calendar all grants" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1026" uniqueCount="922">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1064" uniqueCount="957">
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>National</t>
   </si>
   <si>
     <t>European</t>
   </si>
   <si>
     <t>International</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>Deadlines Oncology-relevant grants</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
@@ -2760,97 +2760,224 @@
   <si>
     <t>ZonMw PharmaNL Shared Development Infrastructure 2026 (project idea)</t>
   </si>
   <si>
     <t>ZonMw PharmaNL Shared Development Infrastructure 2026 (full proposal)</t>
   </si>
   <si>
     <t>Health Holland MKB Call</t>
   </si>
   <si>
     <t>KWF Radiobiology and mechanistic insights in therapeutic radiopharmaceuticals (pre-proposal)</t>
   </si>
   <si>
     <t>KWF Radiobiology and mechanistic insights in therapeutic radiopharmaceuticals (full proposal)</t>
   </si>
   <si>
     <t>NWO Tulip Fund</t>
   </si>
   <si>
     <t>ZonMw Clinical Fellows 2026 (project idea)</t>
   </si>
   <si>
     <t>ZonMw Clinical Fellows 2026 (full proposal)</t>
   </si>
   <si>
-    <t>ZonMw Promising Innovative Therapies (TRL 4-6) (full proposal)</t>
-[...1 lines deleted...]
-  <si>
     <t>Open Science NL Infractructure Programme (LOI)</t>
   </si>
   <si>
     <t>Open Science NL Infractructure Programme (full proposal)</t>
   </si>
   <si>
     <t>Open Science NL FAIR Research Outputs</t>
   </si>
   <si>
     <t>Open Science NL Citizen Science Hubs 2026</t>
   </si>
   <si>
     <t>Open Science NL Open Science Meetings</t>
   </si>
   <si>
     <t>NWO Rubicon 2026-3</t>
   </si>
   <si>
     <t>Bertus Kemp Stipendium</t>
   </si>
   <si>
     <t>Travel Grant Genootschap ter bevordering van natuur-, genees- en heelkunde</t>
   </si>
   <si>
     <t>AACR Career Development Award for Pancreatic Cancer Research</t>
   </si>
   <si>
     <t>NVOG Stipendium Oranjekliniek</t>
   </si>
   <si>
-    <t>UEG Research Prize</t>
-[...1 lines deleted...]
-  <si>
     <t>Lymph&amp;Co Consortium Initiation Grant</t>
   </si>
   <si>
     <t>Health Holland Labor-Saving Technology</t>
+  </si>
+  <si>
+    <t>ZonMw NAM collaboration grant 2026</t>
+  </si>
+  <si>
+    <t>Nefkens Adrenal Cancer Foundation Research Grant (pre-proposal)</t>
+  </si>
+  <si>
+    <t>Nefkens Adrenal Cancer Foundation Research Grant (full proposal)</t>
+  </si>
+  <si>
+    <t>Biotech Booster level 1 (pre-application)</t>
+  </si>
+  <si>
+    <t>Biotech Booster level 1 (full application)</t>
+  </si>
+  <si>
+    <t>Anticancer Fund Amplify: secondary analysis of trial data</t>
+  </si>
+  <si>
+    <t>DIPG New Investigator Grant (LOI)</t>
+  </si>
+  <si>
+    <t>DIPG Game Changer Grant (LOI)</t>
+  </si>
+  <si>
+    <t>DIPG Game Changer Grant (full proposal)</t>
+  </si>
+  <si>
+    <t>DIPG New Investigator Grant (full proposal)</t>
+  </si>
+  <si>
+    <t>DIPG Fellowship Grant (LOI)</t>
+  </si>
+  <si>
+    <t>DIPG Fellowship Grant (full proposal)</t>
+  </si>
+  <si>
+    <t>MERCK Innovation Cup</t>
+  </si>
+  <si>
+    <t>UvA Seed Grant</t>
+  </si>
+  <si>
+    <t>EU Bridging Actions</t>
+  </si>
+  <si>
+    <t>NWO Venture Challenge Spring 2027</t>
+  </si>
+  <si>
+    <t>IASLC Translational Thoracic Oncology Research Grants</t>
+  </si>
+  <si>
+    <t>ERDERA Joint Transnational Call 2027 (pre-proposal)</t>
+  </si>
+  <si>
+    <t>ERDERA Joint Transnational Call 2027 (full proposal)</t>
+  </si>
+  <si>
+    <t>IWMF Research Grant</t>
+  </si>
+  <si>
+    <t>WCRF INSPIRE Challenge (LOI)</t>
+  </si>
+  <si>
+    <t>WCRF Regular Grant Programme (LOI)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cancer Grand Challenges </t>
+  </si>
+  <si>
+    <t>EP PerMed Joint Transnational Call 2027 (pre-proposal)</t>
+  </si>
+  <si>
+    <t>EP PerMed Joint Transnational Call 2027 (full proposal)</t>
+  </si>
+  <si>
+    <t>NWO KIC Mobile and modular imaging technology for a healthy and safe society</t>
+  </si>
+  <si>
+    <t>NWO Large Scale Research Infrastructure (LOI)</t>
+  </si>
+  <si>
+    <t>NWO Large Scale Research Infrastructure (full proposal)</t>
+  </si>
+  <si>
+    <t>NWO Vici (pre-proposal)</t>
+  </si>
+  <si>
+    <t>NWO Big Chemistry</t>
+  </si>
+  <si>
+    <t>NWO Gravitation 2027 - Frontier research for consortia</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">UEG Research Prize </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(award)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">NVGE proefschriftprijs 2027 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(award)</t>
+    </r>
+  </si>
+  <si>
+    <t>AGEM talent development grant 2027</t>
+  </si>
+  <si>
+    <t>AGEM Innovation grant 2027</t>
+  </si>
+  <si>
+    <t>Concern Foundation Conquer Cancer Now Award (LOI)</t>
+  </si>
+  <si>
+    <t>Branco Weiss Fellowship</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -2950,50 +3077,62 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="8.8000000000000007"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="12">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -3276,51 +3415,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="384">
+  <cellXfs count="390">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
@@ -3734,213 +3873,117 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="10" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="10" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="10" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="10" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="10" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="10" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="8" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="8" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="8" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="9" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="9" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="9" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="8" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="8" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="9" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="8" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="9" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="9" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="9" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="8" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="14" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="9" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="10" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="8" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3966,521 +4009,635 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="9" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="10" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="9" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="10" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="9" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="8" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="8" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="9" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="8" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="9" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="9" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="8" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="10" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="10" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="8" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="9" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="10" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="8" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="9" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="8" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...104 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...27 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="21" fillId="10" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="9" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="10" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="10" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="10" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="9" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="8" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="8" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="8" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="8" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="8" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="8" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="8" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="20" fillId="9" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="9" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="9" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="9" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="9" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="9" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="10" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="10" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="8" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...50 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="8" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Standaard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FFEEF1DA"/>
+      <color rgb="FFD5E5D5"/>
       <color rgb="FFC7D9DD"/>
-      <color rgb="FFD5E5D5"/>
-      <color rgb="FFEEF1DA"/>
       <color rgb="FFD7EDC1"/>
       <color rgb="FFE7E7FF"/>
       <color rgb="FFF3FFE7"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
@@ -4719,8774 +4876,9125 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/rubicon-2023-2" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-holland.com/nl/nl/PPS-Programma2026" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/exploration" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kika.nl/subsidieaanvraag" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/kic-next-generation-infrastructures-responsible-transformations" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kika.nl/subsidieaanvraag" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/development" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rivkin.org/research/grants/pilot-study-awards/" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erc.europa.eu/apply-grant/erc-plus-grant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/artikel/stand-van-zaken-ggg-subsidierondes" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearch.org/clip" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/open-competition-domain-science-m-2026/2027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/kic-demand-driven-partnerships-consortia-round-2023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/researchprogrammes/research-infrastructure-ri-national-consortia" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canserv.eu/calls/call-for-service-provision-reaching-an-understanding-of-cancer/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanarthfonds.nl/en/application" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcrf.org/research-we-fund/grant-programmes/apply-for-a-research-grant/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungcancerresearchfoundation.org/research/funding-opportunities-2024/" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eic.ec.europa.eu/eic-funding-opportunities/eic-transition_en" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rallyfoundation.org/become-a-rally-funded-researcher/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nielsstensenfellowship.nl/how-to-apply" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/research-infrastructure-ri-national-consortia-0" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amsterdamumc.sharepoint.com/sites/ClusterHealth/SitePages/Mission-Cancer.aspx" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/pharmanl-shared-development-infrastructure-2026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-miss-2023-cancer-01-01;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=1;statusCodes=31094502;programmePeriod=2021%20-%202027;prog" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-ju-ihi-2023-04-04-two-stage" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/klinische-fellows-2023" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amsterdamumc.sharepoint.com/sites/ClusterHealth/SitePages/Mission-Cancer.aspx" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mauritsenannadekockstichting.nl/aanvraagprocedure/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uicc.org/what-we-do/member-benefits/learning-and-development/grants/implementation-research-cancer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/ggh-open-ronde-7" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearch.org/immuno-informatics-postdoctoral-fellowship" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://force4cancer.eu/call-for-proposal/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvge.nl/subsidie-en-sponsoring/gastrostart" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihi.europa.eu/apply-funding/ihi-call-11" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/breast-cancer-research-foundation-aacr-nextgen-grant-for-transformative-cancer-research-in-honor-of-nancy-e-davidson-md/" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openscience.nl/en/news/pre-announcement-new-funding-round-open-science-infrastructure-programme?utm_campaign=nieuwsbrief&amp;utm_medium=newsletter&amp;utm_source=mailing&amp;utm_content=2026-07" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.amc.nl/web/organisatie/clusters/afdelingsoverzicht/research-office/grant-support/now-open-seed-funding-for-environmental-sustainability-research.htm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2023-se-01-01;callCode=null;freeTextSearchKeyword=msca;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;programmePeriod=20" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/exploration" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppermed.eu/funding-projects/calls/fast-track-call/fast-track-validation-programme-2026/" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erdera.org/news/erdera-launches-clinical-trial-call-2026-to-advance-early-phase-clinical-trials-for-rare-diseases-2/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/drug-rediscovery-ronde-7" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/onderzoek-met-bestaande-data-ronde-2" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/klinische-fellows-2025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lymph-co.com/onderzoek-en-subsidies-oud/consortium-initiation-grant/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embo.org/funding/fellowships-grants-and-career-support/postdoctoral-fellowships/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/eu4h-2023-pj-06;callCode=EU4H-2023-PJ;freeTextSearchKeyword=;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;programmePeriod=null;prog" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ocrahope.org/research/for-researchers/apply/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erc.europa.eu/apply-grant/proof-concept" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eacr.org/eacr-fellowships/eacr-mark-foundation-postdoctoral-fellowships" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/nieuws/vooraankondiging-nieuwe-subsidieronde-zonmw-open-competitie-2025" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zorginstituutnederland.nl/werkagenda/veelbelovende-zorg/tijdspad-subsidierondes" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/nieuws/vooraankondiging-research-initiated-ronde-1-bewegen-naar-passende-zorg" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leo-foundation.org/en/grants-and-awards/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/open-competition-domain-science-m-2023/2024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/summit-grant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/faculty-of-impact-life-sciences-and-health" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://werkenbij.amsterdamumc.org/en/vacatures/research/amsterdam-umc-fellowship-2024" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thebraintumourcharity.org/funding-for-brain-tumour-researchers/research-grants/translational-award/" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/publiceren-negatieveneutrale-dierexperimentele-data-2026" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.michelsonmedicalresearch.org/michelson-prizes-next-generation" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidies/openstaande-subsidieoproepen/detail/item/zonmw-open-competitie-2023/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/ontwikkeling-en-versterking-van-de-regionale-samenwerkingsstructuur-integraal-1?utm_campaign=Kwaliteit+van+Zorg&amp;utm_content=kvz-2024-12-02&amp;utm_source=nieuwsbrief&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/open-competitie-enw" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iaslc.secure-platform.com/researchgrants/page/Grant_Guidelines/IASLC_CAG" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/cancer-center-amsterdam/grant-information-1/internal-grants-2.htm" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/nieuws/subsidie-beschikbaar-voor-optimalisatie-vroege-opsporing-van-ziekten" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asco.org/career-development/grants-awards/funding-opportunities/global-oncology-young-investigator-award" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehaweb.org/research/grants/kick-off-grants/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/open-competition-domain-science-xl" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facultyofimpact.nl/apply-s25/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/breast-cancer-research-foundation-lobular-breast-cancer-alliance-aacr-cda/" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/about/organization/startstipendium-grants-for-innovative-research-and-education" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.amc.nl/web/organisatie/clusters/afdelingsoverzicht/research-office/grant-support/vidi.htm" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-astrazeneca-career-development-award-physician-scientists-jose-baselga/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/kic-medicines-from-medicines-knowledge-development-for-circular-redesign-of-the-pharmaceutical-supplychain" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/open-competitie-enw-xs-pakket-26-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gatewaycr.smapply.org/prog/gfcr_all_grant_programs_-_v122023/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2024-pf-01-01;callCode=null;freeTextSearchKeyword=msca;matchWholeText=true;typeCodes=1;statusCodes=31094501;programmePeriod=null;programCcm2Id=4" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thcspartnership.eu/funding/jtc-2026-access-to-care.kl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nielsstensenfellowship.nl/how-to-apply" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esf.org/funding-programmes/fight-kids-cancer-2023-2024-call-for-proposals/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://curesearch.org/Research/rfas/" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/young-investigator-grant" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvge.nl/subsidie-en-sponsoring/gastrostart" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uicc.org/what-we-do/member-benefits/learning-and-development/grants/implementation-research-cancer" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/dutch-research-agenda-research-along-routes-by-consortia-2025-nwa-orc-2025" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spitsfoundation.nl/fellowship-aanvraag" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/open-competitie-enw" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/venture-challenge-najaar-2024" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/venture-challenge-spring-2025" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-non-small-cell-lung-cancer-research-fellowship/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearch.org/clip" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hesithrive.org/guidelines/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erc.europa.eu/starting-grant" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferesearchers.eu/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-infra-2024-tech-01-01;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=0,1,2;statusCodes=31094502,31094503,31094501;programmePeriod" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.curemelanoma.org/research/request-for-proposals/mra-general-rfp" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bloodcancerunited.org/research/grants/career-development-program-cdp" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/kic-innovatieve-vroegdiagnostiek-van-mdl-ziekten" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/uitvoeren-systematisch-literatuuronderzoek-dierstudies" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebrains.eu/page/open-calls" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-miss-2024-cancer-01-05" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/lustgarten-foundation-aacr-career-development-award-for-pancreatic-cancer-research-in-honor-of-ruth-bader-ginsburg/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lymph-co.com/onderzoek-en-subsidies/paul-fentener-van-vlissingen-fellowship/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amsterdamumc.sharepoint.com/sites/AUMC_internal_grants/Documenten/Forms/AllItems.aspx?csf=1&amp;web=1&amp;e=LvOqQf&amp;FolderCTID=0x012000FFFD43F01967CA4D95524AD16967EDFC&amp;id=%2Fsites%2FAUMC%5Finternal%5Fgrants%2FDocumenten%2FSeed%20funding%20for%20Environmental%20Sustainability%20Research%2F2025%5Fround2%5FCallDocuments" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kika.nl/all-funding-options" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/pipeline?WebID=a09b634e57c80a55f7d7680ba383f3da83386a459296615540ced2aff712c241&amp;conversion_tags=Nieuws_van_KWF_Onderzoekers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canserv.eu/calls/challenge-call-advancing-personalised-oncology/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/venture-challenge-fall-2023" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kika.nl/subsidieaanvraag" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvge.nl/subsidies-en-prijzen/nvge-research-award" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colorectalcancer.org/research/research-investments/project-cure-crc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungcancerresearchfoundation.org/research/funding-opportunities-2024/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/react-nl" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/venture-challenge-fall-2026" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anticancerfund.org/en/RFA?utm_source=Master&amp;utm_campaign=66deb029a7-EMAIL_CAMPAIGN_2026_05_05_02_32&amp;utm_medium=email&amp;utm_term=0_-66deb029a7-516895582" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidies/openstaande-subsidieoproepen/detail/item/subsidieregeling-veelbelovende-zorg/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/kennisontwikkeling-passende-zorg-binnen-de-wet-langdurige-zorg-ronde-2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/dutch-research-agenda-research-along-routes-by-consortia-2024-nwa-orc-2024" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/nationale-roadmap-grootschalige-wetenschappelijke-infrastructuur" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungcancerresearchfoundation.org/research/funding-opportunities-late-2025/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rallyfoundation.org/become-a-rally-funded-researcher/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/en/subsidy/conducting-systematic-literature-review-animal-studies-2025" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://themmrf.org/for-researchers/grants-funding-opportunities" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihi.europa.eu/ihi-call-13" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iaslc.secure-platform.com/researchgrants/page/Grant_Guidelines/IASLC_CAG" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gatewaycr.org/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/cancer-center-amsterdam/grant-information-1/internal-grants-2.htm" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uicc.org/what-we-do/member-benefits/learning-and-development/fellowships/technical-fellowships" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-hlth-2024-envhlth-02-06-two-stage;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=0,1,2,8;statusCodes=31094501,31094502;programmeP" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/breast-cancer-research-foundation-aacr-career-development-awards/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/erc-2023-poc;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;programmePeriod=2021%20-%202027;prog" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehaweb.org/research/grants/bilateral-collaborative-grant/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/fellowships-goed-gebruik-hulpmiddelenzorg-thuis-ggh-ronde-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eic.ec.europa.eu/eic-funding-opportunities/eic-transition_en" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/victorias-secret-global-fund-for-womens-cancers-career-development-award-in-partnership-with-pelotonia-and-aacr/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amsterdamumc.sharepoint.com/sites/ClusterHealth/SitePages/Cluster-Health.aspx" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-holland.com/news/2025/04/opening-industrial-phd-call-2025-incentive-collaboration-between-science-and-industry" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/proofofconcept?WebID=a09b634e57c80a55f7d7680ba383f3da83386a459296615540ced2aff712c241&amp;conversion_tags=Nieuws_van_KWF_Onderzoekers" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/erc-2024-stg?keywords=ERC&amp;tenders=false&amp;forthcoming=false&amp;frameworkProgramme=43108390&amp;programmePart=43108406" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/nieuws/27-februari-openstelling-projectidee-voor-zonmw-open-competitie-ronde-2024" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearch.org/lloyd-j-old-star-program" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.curemelanoma.org/research/request-for-proposals/next-steps-program/priority-area-announcement-advancing-drug-discovery-acral-uveal-melanoma" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/open-competitie-enw-xs-pakket-25-3" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.risingtide-foundation.org/clinical-cancer-research-how-to-apply/" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/open-ronde-16" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcrf.org/research-we-fund/grant-programmes/inspire-research-challenge/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thcspartnership.eu/funding/jtc-2025-better-care-closer-to-home.kl" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/open-ronde-14" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esaic.org/research/esaic-grants/2023-esaic-grants/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2024-inco-01-01;callCode=null;freeTextSearchKeyword=msca%20international;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502;programme" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openscience.nl/en/calls/open-science-meetings-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://postdocs.msu.edu/2023/01/cri-immuno-informatics-postdoctoral-fellowship/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/subsidieregeling-veelbelovende-zorg-subsidieronde-10-toekenning-2024-tweede-ronde" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-immuno-oncology-research-fellowships/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eic.ec.europa.eu/eic-funding-opportunities/eic-pathfinder_en" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsbr.nl/applyforfunding" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://funding.myresearchconnect.com/News/View/GRUKRES!N29383" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esmo.org/career-development/oncology-fellowships/fellowship-offers/palliative-care" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cure.pcf.org/site/DocServer/2024_Challenge_Award_RFA_2.20.24.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/take-off" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/grote-trials-ronde-7" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.auf.nl/en/apply-for-a-grant/staff/auf-impact-call-2024/auf-impact-call-2024.html" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thermofisher.com/nl/en/home/clinical/preclinical-companion-diagnostic-development/oncomine-oncology/clinical-research-grant-program.html" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearch.org/cri-irvington-postdoctoral-fellowship" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hersenstichting.nl/subsidies/subsidieprogramma-op-weg-naar-genezing/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cholangiocarcinoma.org/fellowship-program/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-infra-2024-dev-01-02;callCode=HORIZON-INFRA-2024-DEV-01;freeTextSearchKeyword=;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/exploration" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spitsfoundation.nl/fellowship-aanvraag" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanarthfonds.nl/nl/aanvraag" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/nwo-talentprogramma" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/open-competition-domain-science-m-2023/2024" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants-process/write-application/how-to-apply-application-guide" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/rubicon-2025-3" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvge.nl/prijzen-en-subsidies/gastrostart" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/exploration" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thcspartnership.eu/funding/announcement-of-the-joint-transnational-call-for-proposals-healthcare-of-the-future-.kl" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/evaluatie-sociale-benadering-zorg-en-ondersteuning" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://themarkfoundation.org/endeavor/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lsbr.nl/information-for-the-applicant/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/implementation-of-biomarkers-2026" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lymph-co.com/onderzoek-en-subsidies-oud/research-grant/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gatewaycr.smapply.org/prog/gfcr_all_grant_programs_-_v122023/" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amsterdamumc.sharepoint.com/sites/MSCA/MSCADN%20Documents/Forms/AllItems.aspx?csf=1&amp;web=1&amp;e=HPXWET&amp;FolderCTID=0x012000FF82F294D401FD47B4DF4CD1F4CD110B&amp;id=%2Fsites%2FMSCA%2FMSCADN%20Documents%2FRGS%20CCS%2DDocNet%20%28internal%20grant%20for%20Consortium%20Coordination%20Support%29" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hadea.ec.europa.eu/programmes/eu4health/calls-and-contracts/tentative-calendar_en" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/en/news/pre-announcement-new-grant-round-road-2025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/kic-demand-driven-research-by-consortia-s" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/rubicon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.knaw.nl/nl/fondsen-en-prijzen/knaw-van-walree-fonds" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-anna-d-barker-basic-cancer-research-fellowship/" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bloodcancerunited.org/research/grants/discovery-grant-program-dgp" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bloodcancerunited.org/research/grants/translational-research-program-trp" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/call-pps" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zorginstituutnederland.nl/werkagenda/veelbelovende-zorg/tijdspad-subsidierondes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sareurope.eu/msca4ukraine/information-for-applicants/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embo.org/funding/fellowships-grants-and-career-support/postdoctoral-fellowships/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thcspartnership.eu/funding/jtc-2025-better-care-closer-to-home.kl" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hadea.ec.europa.eu/news/new-eu4health-calls-proposals-under-2025-work-programme-2025-09-23_en" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/en/news/road-new-grant-round-expected-open-27-january-2026" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/kic-demand-driven-research-by-consortia-s-2026" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/development-call-2027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cancergrandchallenges.org/new-challenges-2023" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/cancer-center-amsterdam/grant-information-1/internal-grants-2.htm" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fwo.be/en/fellowships-funding/postdoctoral-fellowships/senior-postdoctoral-fellowship/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colorectalcancer.org/research/research-investments/project-cure-crc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steinerstiftung.unibe.ch/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-gertrude-b-elion-cancer-research-award-2/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungcancerresearchfoundation.org/research/funding-opportunities-late-2025/" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://themmrf.org/for-researchers/grants-funding-opportunities" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rallyfoundation.org/become-a-rally-funded-researcher/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-hematologic-malignancies-research-fellowship/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldwidecancerresearch.org/for-researchers/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/research-initiated-ronde-1-bewegen-naar-passende-zorg" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eic.ec.europa.eu/eic-funding-opportunities/eic-pathfinder_en" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2023-dn-01-01;callCode=null;freeTextSearchKeyword=msca;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;programmePeriod=20" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.concernfoundation.org/apply-for-a-grant" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thebraintumourcharity.org/funding-for-brain-tumour-researchers/research-grants/translational-award/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/personalised-medicine-farmacogenetica" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-hlth-2024-care-04-04-two-stage;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=0,1,2,8;statusCodes=31094501,31094502;programmePeri" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/zonmw-open-competitie-2025" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uicc.org/what-we-do/member-benefits/learning-and-development/grants/implementation-research-cancer" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/biomarkers2026" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gngh.nl/beurzen-en-bijdragen/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-breast-cancer-research-fellowships/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-anna-d-barker-basic-cancer-research-fellowship/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-eic-2023-acceleratoropen-01?tenders=false&amp;forthcoming=false&amp;frameworkProgramme=43108390&amp;programmePart=43121666" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/artikel/stand-van-zaken-ggg-subsidierondes?utm_campaign=geneesmiddelen&amp;utm_content=30042024&amp;utm_source=nieuwsbrief&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/ngf-ained-elsa-labs" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancergrandchallenges.org/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anticancerfund.org/nl/node/362" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/open-technologieprogramma" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/open-technologieprogramma" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/perspectief-round-2025-2026" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/exploration" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/perspectief-round-2026-2027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidies/openstaande-subsidieoproepen/detail/item/rubicon-2023-1/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leo-foundation.org/en/grants-and-awards/research-grants/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/researchprogrammes/nwo-hop-on-call-for-researchers-based-in-ukraine" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2023-se-01-01;callCode=null;freeTextSearchKeyword=msca;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;programmePeriod=20" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/open-competitie-enw-xs-2026-pakket-26-1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eacr.org/rising-star-award" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/ngf-ained-xs-europa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uicc.org/what-we-do/member-benefits/learning-and-development/fellowships/yamagiwa-yoshida-memorial" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/nwo-talentprogramma-veni-2024" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://marie-sklodowska-curie-actions.ec.europa.eu/calls/msca-cofund-2024" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.febs.org/funding/booster-fund/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://funding.myresearchconnect.com/News/View/GRUKRES!N29515" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/nwa-science-communication-2025" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-holland.com/nl/nl/PPS-Programma2026" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/goed-gebruik-geneesmiddelen-implementatie-ronde-3" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-gertrude-b-elion-cancer-research-award-2/" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/cancer-center-amsterdam/grant-information-1/internal-grants-2" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://marie-sklodowska-curie-actions.ec.europa.eu/funding/msca-staff-exchanges-2027" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanarthfonds.nl/nl/aanvraag" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/open-competitie-enw-m-0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfg.de/en/research-funding/funding-opportunities/countries-regions/nwo" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://era4health.eu/nanotecmec-2024/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/en/news/clinical-fellows-reopens-applications-12-september-onwards" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/Pages/ResponsePage.aspx?id=GqvfaLsRxky-tSjXVphPtsn9uRTIcN1Ct1PbkX1BxtBUOFMzSEdFTFE0RjY0NkoxUjFQV0tUWE1GUi4u" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.risingtide-foundation.org/clinical-cancer-research-how-to-apply/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/young-investigator-grant" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nierstichting.nl/onderzoekers/grants-aanvragen/kolff-programma-2026" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2022-se-01-01;callCode=null;freeTextSearchKeyword=staff;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;programmePeriod=2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/open-ronde-13" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/ltp-biomarkers-2025" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/nwa-innovative-projects-within-routes" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mauritsenannadekockstichting.nl/" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/validation-of-biomarkers-2027" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-hlth-2024-disease-03-14-two-stage;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=0,1,2,8;statusCodes=31094501,31094502;programmeP" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/nwo-talentprogramma-veni-zonmw-2024" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanarthfonds.nl/nl/aanvraag" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/pipeline?WebID=a09b634e57c80a55f7d7680ba383f3da83386a459296615540ced2aff712c241&amp;conversion_tags=Nieuws_van_KWF_Onderzoekers" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esh.org/john-goldman-award-2/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lls.org/research/apply-discovery-grant-program" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erc.europa.eu/apply-grant/starting-grant" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.curemelanoma.org/research/request-for-proposals/mra-general-rfp" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esmo.org/career-development/oncology-fellowships/fellowship-offers/palliative-care" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.curemelanoma.org/research/request-for-proposals/next-steps-program/priority-area-announcement-melanoma-biomarker-development" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearch.org/cri-irvington-postdoctoral-fellowship" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/nwo-talentprogramma" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/programma/veni" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/impact-explorer" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-think-forward-foundation-career-development-award/" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-world-cancer-research-fund-international-prevent-cancer-foundation-cancer-prevention-research-fellowship/" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/klinische-fellows-2026" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.amc.nl/web/organisatie/clusters/afdelingsoverzicht/research-office/grant-support/veni.htm" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/cancer-center-amsterdam/grant-information-1/internal-grants-2.htm" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.amc.nl/organisatie/clusters/afdelingsoverzicht/research-office/grant-support/marie-skodowska-curie-postdoctoral-fellowships.htm" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colorectalcancer.org/research/research-investments/project-cure-crc" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanarthfonds.nl/en/application" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bcrt.org.uk/research/for-researchers/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research-support/grants/about-research-grant-support.htm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-hlth-2024-tool-05-06-two-stage;callCode=HORIZON-HLTH-2024-TOOL-05-two-stage;freeTextSearchKeyword=;matchWholeText=true;typeCodes=1;statusCodes=310945" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/nieuws/vooraankondiging-subsidieoproepen-beterlatenbeterdoen-passende-zorg-de-verpleging-en" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungevity.org/research/translational-science-research-award-programs/applying-for-lungevity-research-award" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/biomarkers2025" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungcancerresearchfoundation.org/research/funding-opportunities-late-2025/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/open-ronde-15" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungcancerresearchfoundation.org/research/funding-opportunities-2026/?c_src=website&amp;c_src2=research_funding_opportunities_2026__cd418903" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nierstichting.nl/onderzoekers/grants-aanvragen/kolff-programma-2027" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfg.de/en/research-funding/funding-opportunities/countries-regions/nwo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsbr.nl/applyforfunding" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/regionale-organisatie-van-kortdurende-herstelgerichte-zorg?utm_campaign=Kwaliteit+van+Zorg&amp;utm_content=kvz-2024-07-01&amp;utm_source=nieuwsbrief&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/venture-challenge-voorjaar-2024" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hersentumorfonds.org/call-for-proposals/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/summit-grant" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://themarkfoundation.org/endeavor/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungcancerresearchfoundation.org/research/funding-opportunities-2023/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/lustgarten-foundation-aacr-career-development-award-for-pancreatic-cancer-research-in-honor-of-john-robert-lewis/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/erc-2024-poc?order=DESC&amp;pageNumber=1&amp;pageSize=50&amp;sortBy=relevance&amp;keywords=ERC&amp;isExactMatch=true&amp;status=31094501,31094502&amp;frameworkProgramme=43108390" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.knaw.nl/fondsen-en-prijzen/bob-pinedo-cancer-care-award" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.curemeso.org/research-grants/research-funding/grants-by-the-mesothelioma-applied-research-foundation/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/cancer-center-amsterdam/grant-information-1/internal-kwf-review.htm" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-lustgarten-foundation-career-development-award-for-pancreatic-cancer-research-in-honor-of-ruth-bader-ginsburg/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kika.nl/subsidieaanvraag" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.febs.org/funding/excellence-awards/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/mozaiek-20-2024" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kika.nl/subsidieaanvraag" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/exploration" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/young-investigator-grant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/amsterdam-gastroenterology-endocrinology-metabolism/grants/internal/the-agem-talent-development-grant-.htm" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-john-and-elizabeth-leonard-family-foundation-basic-cancer-research-fellowship/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/open-competitie-enw" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lls.org/research/apply-academic-clinical-trials-program" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/phd-student/trajectory/2027-amsterdam-umc-foundation-young-talent-fund" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lymph-co.com/onderzoek-en-subsidies/research-grant/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearchuk.org/for-researchers/apply-for-and-manage-your-funding/our-funding-schemes/data-for-children-young-people-cancer-award" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/bouwen-aan-de-businesscase-van-preventie-passend-bewijs-voor-preventieve-maatregelen" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tegenkanker.nl/wp-content/uploads/2025/11/Onderzoeksronde-prehabilitatie-2025.pdf?pk_vid=f3ca4109b26b966c1767867774dca1d3" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/perspectief-round-2026-2027" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidies/openstaande-subsidieoproepen/detail/item/zonmw-open-competitie-2023/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mauritsenannadekockstichting.nl/aanvraagprocedure/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehaweb.org/research/grants/bilateral-collaborative-grant/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nuovo-soldati.ch/en/candidature.php" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ai4life.eurobioimaging.eu/second-open-call/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanarthfonds.nl/en/application" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dioraphte.nl/en/science-and-research/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erc.europa.eu/apply-grant/advanced-grant" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/implementation-of-biomarkers-2027" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-exelixis-rcc-fellowship/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidies/openstaande-subsidieoproepen/detail/item/goed-gebruik-geneesmiddelen-grote-trials-ronde-6/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lls.org/research/apply-academic-clinical-trials-program" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.auf.nl/subsidieaanvragen/medewerker/impact-call/impact-call.html?utm_campaign=onderzoekers%20AUF%20Impact%20Call%202024&amp;utm_source=deployteq&amp;utm_medium=e-mail&amp;cb" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erc.europa.eu/apply-grant/advanced-grant" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungcancerresearchfoundation.org/research/funding-opportunities-2024/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/nwo-talentprogramma" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://professional.dkms.org/research-publications/research-grant" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/cancer-center-amsterdam/grant-information-1/internal-grants-2" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thebraintumourcharity.org/our-research/funding-for-brain-tumour-researchers/research-grants/quest-for-cures-collaborative-discovery-teams/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novonordiskfonden.dk/en/grant/novo-nordisk-prize-2025/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nielsstensenfellowship.nl/how-to-apply" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/kic-smart-tech-for-everyone-everywhere" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amsterdamumc.sharepoint.com/sites/ClusterHealth/SitePages/Cluster-Health.aspx" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-mark-foundation-chemistry-in-cancer-research-grants/" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uicc.org/what-we-do/member-benefits/learning-and-development/fellowships/yamagiwa-yoshida-memorial" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2023-pf-01-01;callCode=null;freeTextSearchKeyword=msca;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;programmePeriod=20" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-hlth-2024-disease-03-08-two-stage;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=0,1,2,8;statusCodes=31094501,31094502;programmeP" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eic.ec.europa.eu/calls-tenders/eic-pathfinder-challenge-precision-nutrition_en" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/about/organization/startstipendium-for-young-talents-from-the-amsterdam-university-fund.htm" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanarthfonds.nl/nl/aanvraag" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/StichtingSachaSwarttouwHijmans/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amsterdamumc.sharepoint.com/sites/ClusterHealth/SitePages/Mission-Cancer.aspx" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/open-competitie-enw-xl-ronde-2025-2026" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canserv.eu/calls/open-call-for-transnational-service-provision/" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-holland.com/nl/financiering/science-industry-call-2026" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/doelmatigheidsonderzoek-open-ronde-2026-0?utm_campaign=DoelmatigheidsOnderzoek&amp;utm_content=14122021&amp;utm_source=nieuwsbrief&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.c-further.org/work-with-us/researchers/expressions-of-interest" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearch.org/immuno-informatics-postdoctoral-fellowship" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/nieuws/vooraankondiging-van-nieuwe-ronde-open-competitie-enw-m" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openscience.nl/en/calls/mobility-and-development-programme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvge.nl/subsidie-en-sponsoring/gastrostart" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/take-off-fase-1-haalbaarheidsstudies-wo" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/demonstrator-2024" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-anna-d-barker-basic-cancer-research-fellowship/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-holland.com/nl/financiering/organ-chip-call" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/breast-cancer-research-foundation-aacr-nextgen-grant-for-transformative-cancer-research-in-honor-of-nancy-e-davidson-md/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/onderzoeksconsortia-voor-passend-zorgaanbod-over-de-gehele-zorgketen" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/werkpakket-4-veelbelovende-innovatieve-therapieen-ontwikkelfase-trl-4-6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hersenstichting.nl/subsidies/subsidieprogramma-op-weg-naar-genezing/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/erc-2023-poc;callCode=null;freeTextSearchKeyword=ERC%20proof;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;programmePeriod=2021%20-%25" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eso.net/en/what-we-do/clinical-training-centres/fellowship-programme-doctors/1-5042-1-" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.amc.nl/organisatie/clusters/afdelingsoverzicht/research-office/grant-support/starter-grant-in-amsterdam-umc.htm" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colorectalcancer.org/research/research-investments/project-cure-crc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppermed.eu/jtc2024/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2024-dn-01-01;callCode=null;freeTextSearchKeyword=msca;matchWholeText=true;typeCodes=0,1,2,8;statusCodes=31094501,31094502;programmePeriod=null;" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/exploration" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/nwo-talent-programme-vici-science-2025" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/open-ronde-15" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidies?f%5B0%5D=subsidy_programs%3A17554&amp;f%5B1%5D=subsidy_programs%3A17554" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehaweb.org/research/grants/research-grants/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stipendien.oeaw.ac.at/en/fellowships/apart-mint" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibro.org/grants-training/" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/cancer-center-amsterdam/grant-information-1/internal-kwf-review" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erdera.org/news/erdera-launches-clinical-trial-call-2026-to-advance-early-phase-clinical-trials-for-rare-diseases-2/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://marie-sklodowska-curie-actions.ec.europa.eu/calls/msca-doctoral-networks-2025" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alexslemonade.org/researchers-reviewers/applicants" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/voorbereidende-implementatieactiviteiten-ronde-1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/young-investigator-grant" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/phd-student/trajectory/amsterdam-umc-foundation-young-talent-fund.htm" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ueg.eu/opportunities/research-funding/research-prize" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.knaw.nl/fondsen-en-prijzen/knaw-early-career-award" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embo.org/funding/fellowships-grants-and-career-support/young-investigator-programme/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/open-competitie-enw" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michaelfonds.nl/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ocrahope.org/research/for-researchers/apply/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kika.nl/subsidieaanvraag" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/pipeline" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-conquer-cancer-the-asco-foundation-young-investigator-award-for-translational-cancer-research/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kika.nl/subsidieaanvraag" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/take-off-phase-1-feasibility-studies-wo-2026" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe/cluster-1-health_en" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/nieuws/vidi-ronde-2026-open-voor-vooraanmeldingen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aicr.org/research/grant-programs/investigator-initiated/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/boost" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearch.org/clip" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/lustgarten-foundation-aacr-career-development-award-for-pancreatic-cancer-research-in-honor-of-john-robert-lewis/" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thebraintumourcharity.org/our-research/funding-for-brain-tumour-researchers/research-grants/translational-award/" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://professional.dkms.org/research-publications/research-grant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/open-competitie-enw" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/eu4h-2023-pj-05;callCode=EU4H-2023-PJ;freeTextSearchKeyword=;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;programmePeriod=null;prog" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/nwo-talentprogramma-vidi-2024" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://themmrf.org/finding-a-cure/personalized-treatment-approaches" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/dutch-research-agenda-research-along-routes-by-consortia-2023-nwa-orc-2023" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://villajoep.nl/onderzoek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/pipeline" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regieorgaan-sia.nl/financiering/kiem/kiem-hightech/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungcancerresearchfoundation.org/research/funding-opportunities-2024/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thebraintumourcharity.org/funding-for-brain-tumour-researchers/research-grants/translational-award/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/methodologieontwikkeling-ten-behoeve-van-passende-zorg" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/onderzoek-met-bestaande-data-ronde-3" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-novocure-cancer-research-grant-aacr-grants/" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://marie-sklodowska-curie-actions.ec.europa.eu/actions/doctoral-networks" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidies/subsidieoproepen-op-uitnodiging/detail/item/goed-gebruik-hulpmiddelenzorg-thuis-open-ronde-5-onderzoek-naar-de-effectiviteit-en-kosten-van-hu/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/amsterdam-gastroenterology-endocrinology-metabolism/grants/internal/the-agem-innovation-grant.htm" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/rubicon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nielsstensenfellowship.nl/how-to-apply" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esmo.org/career-development/oncology-fellowships/fellowship-offers/esmo-research" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcrf.org/research-policy/our-grant-programmes/inspire-research-challenge/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/research-infrastructure-ri-national-consortia-0" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kika.nl/all-funding-options" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/pharmanl-shared-development-infrastructure-2026" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lls.org/research/apply-career-development-program-cdp" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openscience.nl/calls/open-science-infrastructuur" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/publiceren-neutralenegatieve-dierexperimentele-resultaten-2024" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-hlth-2024-tool-05-06-two-stage;callCode=HORIZON-HLTH-2024-TOOL-05-two-stage;freeTextSearchKeyword=;matchWholeText=true;typeCodes=1;statusCodes=310945" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-miss-2023-cancer-01-02;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=1;statusCodes=31094502;programmePeriod=2021%20-%202027;prog" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-hlth-2024-stayhlth-01-05-two-stage;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=0,1,2,8;statusCodes=31094501,31094502;programme" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.amc.nl/web/organisatie/clusters/afdelingsoverzicht/research-office/grant-support/vidi.htm" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-ju-ihi-2024-08-03-two-stage" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-eic-2025-transitionopen" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steinerstiftung.unibe.ch/guidelines.aspx?AspxAutoDetectCookieSupport=1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-holland.com/nl/funding-opportunities/eureka-biotech-call-2026" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asco.org/career-development/grants-awards/funding-opportunities/young-investigator-award" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/regulatoire-innovatie-voor-toekomstige-therapieen-versnellen-versterken-en-samenwerken" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openscience.nl/calls/open-science-infrastructuur" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.c-further.org/work-with-us/researchers/expressions-of-interest" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arsdonandi.nl/donatie-aanvragen/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/breast-cancer-research-foundation-aacr-career-development-awards-to-promote-diversity-and-inclusion/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-ju-ihi-2023-05-01" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihi.europa.eu/apply-funding/ihi-call-11" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-holland.com/nl/financiering/organ-chip-call" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/nwo-talentprogramma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/Pages/ResponsePage.aspx?id=GqvfaLsRxky-tSjXVphPtl-Br4olIS9HhsD3Tj30l5pUNTFCVDhBVE5CRUJaVlYzSjYzWEZWUUlVNi4u" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://marie-sklodowska-curie-actions.ec.europa.eu/calls/msca-postdoctoral-fellowships-2025" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/ggh-open-ronde-7" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2024-pf-01-01;callCode=null;freeTextSearchKeyword=msca;matchWholeText=true;typeCodes=0,1,2,8;statusCodes=31094503,31094501;programmePeriod=null;" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/breast-cancer-research-foundation-lobular-breast-cancer-alliance-aacr-cda/" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openscience.nl/en/news/pre-announcement-new-funding-round-open-science-infrastructure-programme?utm_campaign=nieuwsbrief&amp;utm_medium=newsletter&amp;utm_source=mailing&amp;utm_content=2026-07" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2023-cofund-01-01;callCode=null;freeTextSearchKeyword=msca;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;programmePerio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nielsstensenfellowship.nl/how-to-apply" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nanostring.com/nanostring-and-eacr-cosmx-spatial-molecular-imager-grant/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/en/subsidie/off-road-2024" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/open-competition-domain-science-xs-package-25-2" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/klinische-fellows-2025" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-anna-d-barker-basic-cancer-research-fellowship/" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/cancer-center-amsterdam/grant-information-1/internal-kwf-review" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/en/news/clinical-fellows-reopens-applications-12-september-onwards" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mlds.nl/wetenschappelijk-onderzoek/voor-onderzoekers/subsidielijn/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.amc.nl/web/organisatie/clusters/afdelingsoverzicht/research-policy/incentive-arrangements/amsterdam-umc-postdoc-career-bridging-grant.htm" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/en/subsidy/zonmw-open-competition-2025" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rivkin.org/science-research/apply-for-funding" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/research-initiated-ronde-1-bewegen-naar-passende-zorg" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hematon.nl/nieuwsberichten/oproep-aan-onderzoekers-dien-je-onderzoeksvoorstel-2027-in-bij-onderzoeksfonds/" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-holland.com/en/calls/mkb-call-thematisch-track-arbeidsbesparende-technologie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidies/openstaande-subsidieoproepen/detail/item/methodologie-voor-waardebepaling-van-technologieen-ingezet-binnen-de-niet-curatieve-zorg/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearch.org/postdoctoral-fellowships" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/eu4h-2023-pj-07;callCode=EU4H-2023-PJ;freeTextSearchKeyword=;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;programmePeriod=null;prog" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-astrazeneca-endometrial-cancer-research-fellowship/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://curesearch.org/Research/rfas/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/nwo-talent-programme" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erc.europa.eu/apply-grant/advanced-grant" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-non-small-cell-lung-cancer-research-fellowship/" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/lead4life" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/rubicon-2026-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsbr.nl/applyforfunding" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/nieuws/27-februari-openstelling-projectidee-voor-zonmw-open-competitie-ronde-2024" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zorginstituutnederland.nl/werkagenda/veelbelovende-zorg/tijdspad-subsidierondes" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/nwo-talentprogramma" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lls.org/research/apply-translational-research-program-trp" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eic.ec.europa.eu/eic-funding-opportunities/eic-pathfinder/eic-pathfinder-challenges-2025_en" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearch.org/clip" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.curemelanoma.org/research/request-for-proposals/mra-general-rfp" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-lbca-invasive-lobular-carcinoma-research-challenge-grants/" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bloodcancerunited.org/research/grants/career-development-program-cdp" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/kic-innovatieve-vroegdiagnostiek-van-mdl-ziekten" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/publiceren-negatieveneutrale-dierexperimentele-data" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hematology.org/awards/career-enhancement-and-training/global-research-award" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://themmrf.org/finding-a-cure/our-work/research-grants/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.janivostichting.nl/aanvragen/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-hlth-2024-disease-13-01" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/researchprogrammes/research-infrastructure-ri-national-consortia" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lymph-co.com/en/research-and-grants/paul-fentener-van-vlissingen-fellowship/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bcrt.org.uk/research/for-researchers/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/onderzoek-op-routes-door-consortia-2026" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/regionale-data-oplossingen-voor-medisch-specialistische-zorg-0" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://themmrf.org/for-researchers/grants-funding-opportunities/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidies/openstaande-subsidieoproepen/detail/item/nwo-talentprogramma-vici-2023/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kika.nl/subsidieaanvraag" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esaic.org/research/esaic-grants/2023-esaic-grants/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungcancerresearchfoundation.org/research/funding-opportunities-2024/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/open-competitie-enw" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/psider-netwerksubsidies" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/open-technology-programme-2026" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://themmrf.org/finding-a-cure/personalized-treatment-approaches/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/lustgarten-foundation-aacr-career-development-award-for-pancreatic-cancer-research-in-honor-of-john-robert-lewis/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iaslc.secure-platform.com/researchgrants/page/Grant_Guidelines/IASLC_CAG" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/drug-rediscovery-ronde-8" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asco.org/career-development/grants-awards/funding-opportunities/global-oncology-young-investigator-award" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iaslc.secure-platform.com/researchgrants/page/Grant_Guidelines/IASLC_CAG" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-miss-2023-cancer-01-04;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=1;statusCodes=31094502;programmePeriod=2021%20-%202027;prog" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/cancer-center-amsterdam/grant-information-1/internal-grants-2.htm" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canserv.eu/calls/challenge-call-revolutionising-cancer-care/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/uitvoeren-systematisch-literatuuronderzoek-dierstudies-2024" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-hlth-2024-stayhlth-01-05-two-stage;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=0,1,2,8;statusCodes=31094501,31094502;programme" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihi.europa.eu/apply-funding/ihi-call-10" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/breast-cancer-research-foundation-aacr-career-development-awards/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/proofofconcept?WebID=a09b634e57c80a55f7d7680ba383f3da83386a459296615540ced2aff712c241&amp;conversion_tags=Nieuws_van_KWF_Onderzoekers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehaweb.org/research/grants/research-grants/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/onderzoek-resultaten/doelmatigheidsonderzoek/programmas/programma-detail/goed-gebruik-hulpmiddelenzorg/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/leren-transformeren-van-zorg-naar-gezondheid" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/artikel/stand-van-zaken-ggg-subsidierondes?utm_campaign=geneesmiddelen&amp;utm_content=25102023&amp;utm_source=nieuwsbrief&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/nieuws/subsidie-beschikbaar-voor-optimalisatie-vroege-opsporing-van-ziekten" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvge.nl/subsidies-en-prijzen/nvge-research-award" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iaslc.org/iaslcfoundation/research-funding-opportunities" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/about/organization/startstipendium-for-early-career-talents-from-the-amsterdam-university-fund.htm" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/nwo-talentprogramma" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcrf.org/research-we-fund/grant-programmes/apply-for-a-research-grant/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eic.ec.europa.eu/eic-funding-opportunities/eic-pathfinder_en" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.curemelanoma.org/research/request-for-proposals/next-steps-program/priority-area-announcement-characterization-of-rare-melanoma-preclinical-models" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/open-competitie-enw-m-2025/2026" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gatewaycr.smapply.org/" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/open-ronde-16" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openscience.nl/en/calls/citizen-science-hubs-2026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearch.org/postdoctoral-fellowships" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hadea.ec.europa.eu/calls-proposals/eu4health-call-proposals-support-establishment-new-networks-expertise-cancer-and-cancer-conditions_en" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvmo.org/nvmo/nvmo-prijzen/pieter-de-mulder-award/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2024-pf-01-01;callCode=null;freeTextSearchKeyword=msca;matchWholeText=true;typeCodes=1;statusCodes=31094501;programmePeriod=null;programCcm2Id=4" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearchuk.org/funding-for-researchers/our-funding-schemes/drug-development-project" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thcspartnership.eu/funding/jtc-2026-access-to-care.kl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://themmrf.org/finding-a-cure/our-work/research-grants/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esf.org/funding-programmes/fight-kids-cancer-2023-2024-call-for-proposals/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esmo.org/career-development/oncology-fellowships/fellowship-offers/esmo-research" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://funding.myresearchconnect.com/News/View/GRUKRES!N29365" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/nationaal-groeifonds/ained/ained-xs-europa" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/amsterdam-gastroenterology-endocrinology-metabolism/grants/internal/the-agem-talent-development-grant-.htm" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/grote-trials-ronde-7" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/perspectief-round-2025-2026" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvge.nl/prijzen-en-subsidies/gastrostart" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spitsfoundation.nl/fellowship-aanvraag" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanarthfonds.nl/nl/aanvraag" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hersenstichting.nl/subsidies/subsidieprogramma-op-weg-naar-genezing/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eithealth.eu/programmes/flagship-hub/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/fanconi-aacr-nextgen-grant-transformative-cancer-research/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-infra-2024-dev-01-03;callCode=HORIZON-INFRA-2024-DEV-01;freeTextSearchKeyword=;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/programma/preventieprogramma-2023-2026" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/voorbereidende-implementatieactiviteiten-ronde-2-medisch-specialistische-zorg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/onderzoek-resultaten/fundamenteel-onderzoek/programmas/programma-detail/veni/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erc.europa.eu/apply-grant/consolidator-grant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearch.org/clinical-innovator" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-miss-2024-cancer-01-03" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancergrandchallenges.org/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amsterdamumc.sharepoint.com/sites/ClusterHealth/SitePages/%F0%9F%93%A2-Now-Open--Internal-grant-for-Horizon-Europe-Cluster-Health-proposals.aspx" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/pipeline" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hadea.ec.europa.eu/programmes/eu4health/calls-and-contracts/tentative-calendar_en" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hesithrive.org/guidelines/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/nwa-wetenschapscommunicatie-2024" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erc.europa.eu/apply-grant/consolidator-grant" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asco.org/career-development/grants-awards/funding-opportunities/career-development-award" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.renevogelsstichting.nl/beurs-aanvragen/" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nuovo-soldati.ch/en/candidature.php" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bloodcancerunited.org/research/grants/discovery-grant-program-dgp" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/cdd-scouting-programme" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/psider-netwerksubsidies" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekanetwork.org/programmes/eurostars/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kika.nl/subsidieaanvraag" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lymph-co.com/onderzoek-en-subsidies/research-grant/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kika.nl/all-funding-options" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bloodcancerunited.org/research/grants/translational-research-program-trp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidies/openstaande-subsidieoproepen/detail/item/nwo-talentprogramma-vici-2023/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thcspartnership.eu/funding/announcement-of-the-joint-transnational-call-for-proposals-healthcare-of-the-future-.kl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/create2solve-2023-phase-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehaweb.org/research/grants/research-grants/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://marie-sklodowska-curie-actions.ec.europa.eu/actions/cofund" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/implementation-of-biomarkers-2026" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kika.nl/all-funding-options" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/nwa-citizen-science-2026" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/open-competition-domain-science-xl" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fwo.be/en/fellowships-funding/postdoctoral-fellowships/junior-postdoctoral-fellowship/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colorectalcancer.org/research/research-investments/project-cure-crc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/poc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungcancerresearchfoundation.org/research/funding-opportunities-2024/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/open-mind-2024" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungcancerresearchfoundation.org/research/funding-opportunities-late-2025/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rallyfoundation.org/become-a-rally-funded-researcher/" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://themmrf.org/for-researchers/grants-funding-opportunities" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihi.europa.eu/ihi-call-13" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/nwo-talentprogramma-vidi-2024" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcgh.grandchallenges.org/grant-opportunities" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/cancer-center-amsterdam/grant-information-1/internal-grants-2.htm" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sareurope.eu/msca4ukraine/information-for-applicants/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/personalised-medicine-farmacogenetica" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-hlth-2024-disease-03-08-two-stage;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=0,1,2,8;statusCodes=31094501,31094502;programmeP" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/en/subsidy/publishing-neutralnegative-results-animal-experiments-2025" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/development-call-2027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/erc-2023-adg;callCode=null;freeTextSearchKeyword=erc%20advanced;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;programmePeriod=2021%252" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/fellowships-goed-gebruik-hulpmiddelenzorg-thuis-ggh-ronde-2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/doelmatigheidsonderzoek-open-ronde-2026-0?utm_campaign=DoelmatigheidsOnderzoek&amp;utm_content=14122021&amp;utm_source=nieuwsbrief&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/kic-medicines-from-medicines-knowledge-development-for-circular-redesign-of-the-pharmaceutical-supplychain" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/inter-local" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/proofofconcept?WebID=a09b634e57c80a55f7d7680ba383f3da83386a459296615540ced2aff712c241&amp;conversion_tags=Nieuws_van_KWF_Onderzoekers" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/rubicon-2026-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elhks.de/en/aktuell-fp24/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/erc-2024-syg?tenders=false&amp;forthcoming=false&amp;frameworkProgramme=43108390&amp;programmePart=43108406" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/onderzoek-naar-passende-palliatieve-zorg-0" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/call-pps" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.curemelanoma.org/research/request-for-proposals/next-steps-program/priority-area-announcement-advancing-drug-discovery-acral-uveal-melanoma" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/kic-demand-driven-research-by-consortia-xl" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/StichtingSachaSwarttouwHijmans/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/klinische-fellows-2024" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esaic.org/research/esaic-grants/bja-esaic-grants/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/kic-demand-driven-research-by-consortia-xl" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/zonmw-open-competitie-2026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://old-prod.asco.org/career-development/grants-awards/funding-opportunities/young-investigator-award" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/news/final-round-of-aspasia-opens-this-summer" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2024-dn-01-01;callCode=null;freeTextSearchKeyword=msca;matchWholeText=true;typeCodes=0,1,2,8;statusCodes=31094503,31094501;programmePeriod=null;" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearchuk.org/funding-for-researchers/our-funding-schemes/therapeutic-catalyst" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsbr.nl/applyforfunding" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://funding.myresearchconnect.com/News/View/GRUKRES!N29383" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldwidecancerresearch.org/for-researchers/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esmo.org/career-development/oncology-fellowships/fellowship-offers/palliative-care" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-mpm-oncology-charitable-foundation-transformative-cancer-research-grants/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cure.pcf.org/site/DocServer/2024_Challenge_Award_RFA_2.20.24.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/take-off" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/pipeline" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/imdi-technologie-voor-bemensbare-zorg-vraaggestuurde-innovaties" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msts.org/hatcher-fellowship" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nias.knaw.nl/fellowships/loreal-unesco-women-science-fellowship-fwis/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/kic-smart-tech-for-everyone-everywhere" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lsbr.nl/information-for-the-applicant/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/goed-gebruik-geneesmiddelen-implementatie-ronde-3" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearch.org/immuno-informatics-postdoctoral-fellowship" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spitsfoundation.nl/fellowship-aanvraag" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kika.nl/sites/default/files/assets/images/Funding%20options%20and%20application%20procedures%20begin%202023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cholangiocarcinoma.org/fellowship-program/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.renevogelsstichting.nl/beurs-aanvragen/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-infra-2024-dev-01-01;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=0,1,2;statusCodes=31094502,31094503,31094501;programmePeriod=" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/kic-langetermijnprogrammas-2024" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/development" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvge.nl/prijzen-en-subsidies/gastrostart" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nierstichting.nl/onderzoekers/grants-aanvragen/kolff-programma-2027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-hlth-2023-disease-07-01;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=0,1,2,8;statusCodes=31094501,31094502;programmePeriod=null" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.damonrunyon.org/for-scientists/application-guidelines/fellowship/forms" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/innovatieve-verpleegkundige-en-verzorgende-passende-zorg-goede-voorbeelden" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/call-smart-measurement-technology" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/biomarkers2026" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cff.org/researchers/multiple-principal-investigator-award" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/validation-of-biomarkers-2027" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tulpintranet.nl/themas/innovatieprojecten" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hadea.ec.europa.eu/programmes/eu4health/calls-and-contracts/tentative-calendar_en" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsbr.nl/applyforfunding" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lls.org/research/apply-discovery-grant-program" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.risingtide-foundation.org/clinical-cancer-research-how-to-apply/" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearchuk.org/for-researchers/apply-for-and-manage-your-funding/our-funding-schemes/therapeutic-catalyst" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cost.eu/how-to-apply/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-eic-2023-pathfinderopen-01-01;callCode=null;freeTextSearchKeyword=pathfinder;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;p" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.curemelanoma.org/research/request-for-proposals/next-steps-program/priority-area-announcement-melanoma-biomarker-development" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/nwo-talentprogramma" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2023-cofund-01-01;callCode=null;freeTextSearchKeyword=msca;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;programmePerio" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/kic-langetermijnprogrammas-strategiegedreven-consortia-met-impact" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amsterdamumc.sharepoint.com/sites/MSCA/MSCADN%20Documents/Forms/AllItems.aspx?csf=1&amp;web=1&amp;e=lmqZ6P&amp;FolderCTID=0x012000FF82F294D401FD47B4DF4CD1F4CD110B&amp;id=%2Fsites%2FMSCA%2FMSCADN%20Documents%2FRGS%20CCS%2DDocNet%20%28internal%20grant%20for%20Consortium%20Coordination%20Support%29" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amsterdamumc.sharepoint.com/sites/AUMC_internal_grants/Documenten/Forms/AllItems.aspx?id=%2Fsites%2FAUMC%5Finternal%5Fgrants%2FDocumenten%2FPostdoc%20Career%20Bridging%20Grant%2FOPEN%5F2026%5Fround6%5FCallDocuments&amp;viewid=1ff7578f%2D02f9%2D4f5c%2D868d%2D5d697c2e69be&amp;csf=1&amp;web=1&amp;e=9VQuzT&amp;FolderCTID=0x012000FFFD43F01967CA4D95524AD16967EDFC" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/pages/responsepage.aspx?id=GqvfaLsRxky-tSjXVphPtsBkwcSXaMFMtnfKxrGGFC5URjBGWUs4SVpMS0RLSjdHRU5TWVlIUEtJRi4u&amp;route=shorturl" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/tulip-fund" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2023-dn-01-01;callCode=null;freeTextSearchKeyword=msca;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;programmePeriod=20" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-holland.com/funding-opportunities/tki-match" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/cancer-center-amsterdam/grant-information-1/internal-grants-2.htm" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/experimenten-alternatieve-bekostiging-de-palliatieve-zorg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/psider-top-projecten" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colorectalcancer.org/research/research-investments/project-cure-crc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungevity.org/research/translational-science-research-award-programs/applying-for-lungevity-research-award" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-gertrude-b-elion-cancer-research-award-2/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/biomarkers2025" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvmo.org/nvmo/nvmo-prijzen/pieter-de-mulder-award/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cancergrandchallenges.org/new-challenges-2023" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erc.europa.eu/apply-grant/consolidator-grant" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/news/pre-announcement-developing-future-proof-high-tech-equipment" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungcancerresearchfoundation.org/research/funding-opportunities-late-2025/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/nwo-talentprogramma-vidi-exacte-en-natuurwetenschappen-enw-2025" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eso.net/education-and-training/clinical-training-centres-fellowship-programme/doctors-fellowship-programme/" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nierstichting.nl/onderzoekers/grants-aanvragen/kolff-programma-2027" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/victorias-secret-global-fund-for-womens-cancers-career-development-award-in-partnership-with-pelotonia-and-aacr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thebraintumourcharity.org/funding-for-brain-tumour-researchers/research-grants/translational-award/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hersentumorfonds.org/call-for-proposals/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-hlth-2024-disease-03-14-two-stage;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=0,1,2,8;statusCodes=31094501,31094502;programmeP" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-conquer-cancer-the-asco-foundation-young-investigator-award-for-translational-cancer-research/" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gngh.nl/beurzen-en-bijdragen/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.concernfoundation.org/apply-for-a-grant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/lustgarten-foundation-aacr-career-development-award-for-pancreatic-cancer-research-in-honor-of-ruth-bader-ginsburg/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/artikel/stand-van-zaken-ggg-subsidierondes?utm_campaign=geneesmiddelen&amp;utm_content=30042024&amp;utm_source=nieuwsbrief&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/mozaiek-20-2024" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihi.europa.eu/apply-funding/ihi-call-12" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embo.org/funding/fellowships-grants-and-career-support/young-investigator-programme/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-astrazeneca-career-development-award-physician-scientists-jose-baselga/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://themarkfoundation.org/endeavor/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.concernfoundation.org/apply-for-a-grant" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/perspectief-round-2025-2026" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/exploration" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amsterdamumc.sharepoint.com/sites/ClusterHealth/Cluster%20Health%20documents/Forms/AllItems.aspx?d=w13762285392b4739a4a32ee79b9b832e&amp;csf=1&amp;web=1&amp;e=chtDUK&amp;FolderCTID=0x0120008CBFB6E3411BBB4CBC5D48F19F32BE17&amp;id=%2Fsites%2FClusterHealth%2FCluster%20Health%20documents%2FCCS%20Grant%20%2D%20internal%20grant%20for%20Consortium%20Coordination%20Support" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kika.nl/sites/default/files/assets/images/Funding%20options%20and%20application%20procedures%20begin%202023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amsterdamumc.sharepoint.com/sites/AUMC_internal_grants/Documenten/Forms/AllItems.aspx?id=%2Fsites%2FAUMC%5Finternal%5Fgrants%2FDocumenten%2FPostdoc%20Career%20Bridging%20Grant%2F2025%5Fround5%5FCallDocuments&amp;viewid=1ff7578f%2D02f9%2D4f5c%2D868d%2D5d697c2e69be" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corporate.eppendorf.com/en/company/scientific-awards/european-award/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/open-technologieprogramma" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcrf.org/research-we-fund/grant-programmes/apply-for-a-research-grant/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embo.org/funding/fellowships-grants-and-career-support/postdoctoral-fellowships/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.risingtide-foundation.org/clinical-cancer-research-how-to-apply/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/open-mind-2026" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/perspectief-round-2026-2027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidies/openstaande-subsidieoproepen/detail/item/nwo-talentprogramma-vici-2023/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.amc.nl/web/organisatie/themas/overzicht-themas/innovatieprojecten2023.htm" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uicc.org/what-we-do/member-benefits/learning-and-development/fellowships/yamagiwa-yoshida-memorial" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ammodo-science-award.org/en/fellowship/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanarthfonds.nl/en/application" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eic.ec.europa.eu/eic-funding-opportunities/eic-pathfinder_en" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/onderzoek-resultaten/doelmatigheidsonderzoek/programmas/programma-detail/goed-gebruik-hulpmiddelenzorg/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/ngf-ained-xs-europa-24-2" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dioraphte.nl/en/science-and-research/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-holland.com/nl/international-kickstarter" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-gertrude-b-elion-cancer-research-award-2/" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/cancer-center-amsterdam/grant-information-1/internal-grants-2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://werkenbij.amsterdamumc.org/nl/vacatures/research/amsterdam-umc-fellowship-2023?utm_campaign=google_jobs_apply&amp;utm_source=google_jobs_apply&amp;utm_medium=organic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/ERC-2025-POC?order=DESC&amp;pageNumber=1&amp;pageSize=50&amp;sortBy=startDate&amp;isExactMatch=true&amp;status=31094502&amp;programmePeriod=2021%20-%202027&amp;frameworkProgramme=43108390" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erc.europa.eu/apply-grant/synergy-grant" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungcancerresearchfoundation.org/research/funding-opportunities-2024/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://era4health.eu/nanotecmec-2024/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esf.org/funding-programmes/fight-kids-cancer-2023-2024-call-for-proposals/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/inter-local" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thebraintumourcharity.org/our-research/funding-for-brain-tumour-researchers/research-grants/quest-for-cures-collaborative-discovery-teams/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/dutch-research-agenda-research-along-routes-by-consortia-2023-nwa-orc-2023" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/ltp-biomarkers-2025" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/nwa-innovative-projects-within-routes" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/impact-explorer-2025" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erdera.org/call/joint-transnational-call-2026/" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/implementation-of-biomarkers-2027" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esgo.org/explore/travelling-fellowships/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2023-pf-01-01;callCode=null;freeTextSearchKeyword=msca;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;programmePeriod=20" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-hlth-2024-care-04-04-two-stage;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=0,1,2,8;statusCodes=31094501,31094502;programmePeri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanarthfonds.nl/nl/aanvraag" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amsterdamumc.sharepoint.com/sites/ClusterHealth/SitePages/Cluster-Health.aspx" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/venture-challenge-najaar-2025?utm_campaign=nwo-nieuwsbrief&amp;utm_medium=newsletter&amp;utm_source=mailing&amp;utm_content=2025-09" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-grant-for-innovative-bladder-cancer-research/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/cancer-center-amsterdam/grant-information-1/internal-kwf-review.htm" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/nwo-talent-programme-vici-science-2026" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.curemelanoma.org/research/request-for-proposals/mra-general-rfp" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/nieuws/vooraankondiging-ronde-2-implementatie-van-kennis-en-interventies-de-praktijk" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/kic-next-generation-infrastructures-responsible-transformations" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pancreasfoundation.org/physician-programs/research-grants-awardees/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/take-off-fase-1-haalbaarheidsstudies-wo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearch.org/cri-irvington-postdoctoral-fellowship" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esmo.org/career-development/oncology-fellowships/fellowship-offers/jose-baselga-fellowship-for-clinician-scientists" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/StichtingSachaSwarttouwHijmans/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/pharmanl-shared-development-infrastructure-2025-0" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/the-bosarge-family-foundation-waun-ki-hong-scholar-award-for-regenerative-cancer-medicine/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.amc.nl/web/organisatie/clusters/afdelingsoverzicht/research-office/grant-support/veni.htm" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsbr.nl/applyforfunding" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-ju-ihi-2023-05-04" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-think-forward-foundation-career-development-award/" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanarthfonds.nl/en/application" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/klinische-fellows-2026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/open-mind" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2023-pf-01-01;callCode=null;freeTextSearchKeyword=msca;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;programmePeriod=20" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidies?f%5B0%5D=subsidy_programs%3A17554&amp;f%5B1%5D=subsidy_programs%3A17554" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/cancer-center-amsterdam/grant-information-1/internal-grants-2.htm" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colorectalcancer.org/research/research-investments/project-cure-crc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/leefstijl-de-zorg-implementatie-impact" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.swissbridge.ch/call-for-application" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungcancerresearchfoundation.org/research/funding-opportunities-late-2025/" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvmo.org/nvmo/nvmo-prijzen/oncologieproefschrift-van-het-jaar/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfg.de/en/research-funding/funding-opportunities/countries-regions/nwo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsbr.nl/applyforfunding" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/nieuws/nieuw-programma-over-terugkeer-naar-werk-met-na-kanker?utm_campaign=Preventienieuwsbrief+oktober+23&amp;utm_content=Preventienieuwsbrief+oktober+23&amp;utm_source=Preventienieuwsbrief+oktober+23&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canserv.eu/calls/open-call-for-transnational-service-provision/" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nierstichting.nl/onderzoekers/grants-aanvragen/kolff-programma-2027" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tulpintranet.nl/nieuws/breng-jouw-idee-tot-leven-met-de-innovatiesubsidie.htm" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/support/policies/talent-policies/amsterdam-umc-fellowship-1.htm" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvog.nl/over-de-nvog/vereniging/verwante-organisaties/stichting-oranjekliniek/aanvragen-stipendium-oranjekliniek/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.febs.org/funding/excellence-awards/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lls.org/research/apply-translational-research-program-trp" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.amc.nl/web/organisatie/clusters/afdelingsoverzicht/research-policy/incentive-arrangements/marie-skodowska-curie-actions-doctoral-networks.htm" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kika.nl/subsidieaanvraag" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lymph-co.com/en/research-and-grants/lymphco-research-grant/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kika.nl/subsidieaanvraag" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aicr.org/research/grant-programs/investigator-initiated/" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/nieuws/vidi-ronde-2026-open-voor-vooraanmeldingen" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erc.europa.eu/apply-grant/synergy-grant" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/bouwen-aan-de-businesscase-van-preventie-passend-bewijs-voor-preventieve-maatregelen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brancoweissfellowship.org/mission.html" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eithealth.eu/programmes/flagship-hub/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-ju-ihi-2023-04-04-two-stage" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://snapgrant.com/csn" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-debbies-dream-foundation-innovation-and-discovery-grant/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidies/openstaande-subsidieoproepen/detail/item/subsidieoproep-goed-gebruik-geneesmiddelen-complexe-interventies-ronde-4/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unesco.nl/nl/publicatie/het-loreal-unesco-women-in-science-programma/beurzen-fellowships" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/onderzoek-met-bestaande-data-ronde-3" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thebraintumourcharity.org/our-research/funding-for-brain-tumour-researchers/research-grants/translational-award/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/rubicon" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcrf.org/research-policy/our-grant-programmes/regular-grant-programme/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/nwo-talentprogramma" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lls.org/research/apply-career-development-program-cdp" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/nieuws/subsidie-beschikbaar-voor-optimalisatie-vroege-opsporing-van-ziekten" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/doelmatigheidsonderzoek-open-ronde-2025" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-hlth-2024-ind-06-08;callCode=HORIZON-HLTH-2024-IND-06;freeTextSearchKeyword=;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;p" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esmo.org/career-development/oncology-fellowships/fellowship-offers/jose-baselga-fellowship-for-clinician-scientists" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-hlth-2024-envhlth-02-06-two-stage;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=0,1,2,8;statusCodes=31094501,31094502;programmeP" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.share4rare.org/news/3rd-share4rare-open-call-patient-driven-research-projects" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/open-competitie-enw-xl-ronde-2025-2026" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-holland.com/nl/financiering/science-industry-call-2026" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.c-further.org/work-with-us/researchers/expressions-of-interest" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.curesarcoma.org/sarcoma-research/sfa-research-grants/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-holland.com/nl/international-kickstarter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hersenstichting.nl/subsidies/subsidieprogramma-op-weg-naar-genezing/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/impact-explorer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/news/pre-announcement-kic-call-demand-driven-research-by-consortia-s-2024-opens-this-summer" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2024-pf-01-01;callCode=null;freeTextSearchKeyword=msca;matchWholeText=true;typeCodes=0,1,2,8;statusCodes=31094503,31094501;programmePeriod=null;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oncode.nl/research/programs/call-for-junior-oncode-investigators" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/en/news/clinical-fellows-reopens-applications-12-september-onwards" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppermed.eu/jtc2024/" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/cancer-center-amsterdam/grant-information-1/internal-kwf-review" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://marie-sklodowska-curie-actions.ec.europa.eu/calls/msca-doctoral-networks-2025" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alexslemonade.org/researchers-reviewers/applicants" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/nwo-talentprogramma-vidi-exacte-en-natuurwetenschappen-enw-2025" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amsterdamumc.sharepoint.com/sites/AUMC_internal_grants/Documenten/Forms/AllItems.aspx?d=w57e541c44d4f427b92f1d71dba45dfe9&amp;csf=1&amp;web=1&amp;e=3nVKU1&amp;FolderCTID=0x012000FFFD43F01967CA4D95524AD16967EDFC&amp;id=%2Fsites%2FAUMC_internal_grants%2FDocumenten%2FSeed%20funding%20for%20Environmental%20Sustainability%20Research%2F2026_round3_CallDocuments" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/kic-demand-driven-partnerships-consortia-round-2023" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nanostring.com/nanostring-and-eacr-cosmx-spatial-molecular-imager-grant/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cureswithinreach.org/wp-content/uploads/2024/05/Blood-Cancer-RFP-2024-final.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hersenstichting.nl/subsidies/subsidieprogramma-op-weg-naar-genezing/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/lustgarten-foundation-aacr-career-development-award-for-pancreatic-cancer-research-in-honor-of-ruth-bader-ginsburg/" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lymph-co.com/en/research-and-grants/paul-fentener-van-vlissingen-fellowship/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/rubicon-2023-3" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearch.org/clinical-innovator" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/nwo-talentprogramma" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/rubicon-2026-1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-hlth-2024-care-14-01?order=DESC&amp;pageNumber=1&amp;pageSize=50&amp;sortBy=relevance&amp;keywords=HEALTH&amp;isExactMatch=true&amp;status=31094501,31094502&amp;frameworkProgramme=43108390" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bloodcancerunited.org/research/grants/career-development-program-cdp" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/impact-explorer-2026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/open-technology-programme-2023" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lymph-co.com/en/research-and-grants/lymphco-research-grant/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/methodologieontwikkeling-ten-behoeve-van-passende-zorg" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-MSCA-2026-PF-01-01" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esaic.org/research/esaic-grants/bja-esaic-grants/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungcancerresearchfoundation.org/research/funding-opportunities-2024/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michaelfonds.nl/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tegenkanker.nl/onderzoek/onderzoek-kanker-beweging-voeding/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lls.org/research/apply-translational-research-program-trp" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/drug-rediscovery-ronde-8" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kika.nl/all-funding-options" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-holland.com/nl/financiering/mkb-call" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-miss-2023-cancer-01-03;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=1;statusCodes=31094502;programmePeriod=2021%20-%202027;prog" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/goed-gebruik-geneesmiddelen-implementatie-ronde-2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/organiseren-workshop-systematisch-literatuuronderzoek-dierstudies-2024" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihi.europa.eu/sites/default/files/uploads/Documents/Calls/IHI_Call9_CallText.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fit4surgery.nl/2025/11/10/onderzoeksronde-2025-2026-prehabilitatie-bij-kanker/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/artikel/stand-van-zaken-ggg-subsidierondes?utm_campaign=geneesmiddelen&amp;utm_content=25102023&amp;utm_source=nieuwsbrief&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/ltp-biomarkers-2025" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iaslc.secure-platform.com/researchgrants/page/Grant_Guidelines/IASLC_Fellowship" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.curemelanoma.org/research/request-for-proposals/next-steps-program/priority-area-announcement-characterization-of-rare-melanoma-preclinical-models" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/EU4H-2024-PJ-03-6?order=DESC&amp;pageNumber=1&amp;pageSize=50&amp;sortBy=startDate&amp;isExactMatch=true&amp;status=31094501,31094502&amp;frameworkProgramme=43332642" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-ju-ihi-2023-05-02" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openscience.nl/en/calls/fair-research-outputs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leukemiarf.org/research/guidelines/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canserv.eu/calls/open-call-for-transnational-service-provision/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/programma/pharmanl-shared-development-infrastructure" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/nwo-talentprogramma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mlds.nl/wetenschappelijk-onderzoek/voor-onderzoekers/subsidielijn/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/tijdige-passende-zorg-voor-mensen-die-ongeneeslijk-ziek-zeer-kwetsbaar-zijn" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erc.europa.eu/apply-grant" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://postdocs.msu.edu/2023/01/cri-immuno-informatics-postdoctoral-fellowship/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canserv.eu/calls/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/rubicon-2025-2" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/voorbereidende-implementatieactiviteiten-ronde-2-niet-medisch-specialistische-zorg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.amc.nl/web/organisatie/clusters/afdelingsoverzicht/research-office/grant-support/starter-grant-in-amsterdam-umc.htm" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/boost" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brancoweissfellowship.org/who-should-apply/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lls.org/research/apply-translational-research-program-trp" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asco.org/career-development/grants-awards/funding-opportunities/career-development-award" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/rubicon-2023-2" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-holland.com/nl/nl/PPS-Programma2026" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/exploration" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kika.nl/subsidieaanvraag" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/kic-next-generation-infrastructures-responsible-transformations" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kika.nl/subsidieaanvraag" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/development" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rivkin.org/research/grants/pilot-study-awards/" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erc.europa.eu/apply-grant/erc-plus-grant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/artikel/stand-van-zaken-ggg-subsidierondes" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearch.org/clip" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://professional.dkms.org/research-publications/research-grant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/kic-demand-driven-partnerships-consortia-round-2023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/researchprogrammes/research-infrastructure-ri-national-consortia" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canserv.eu/calls/call-for-service-provision-reaching-an-understanding-of-cancer/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanarthfonds.nl/en/application" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcrf.org/research-we-fund/grant-programmes/apply-for-a-research-grant/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungcancerresearchfoundation.org/research/funding-opportunities-2024/" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://marie-sklodowska-curie-actions.ec.europa.eu/actions/doctoral-networks" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rallyfoundation.org/become-a-rally-funded-researcher/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nielsstensenfellowship.nl/how-to-apply" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/research-infrastructure-ri-national-consortia-0" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amsterdamumc.sharepoint.com/sites/ClusterHealth/SitePages/Mission-Cancer.aspx" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/pharmanl-shared-development-infrastructure-2026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-miss-2023-cancer-01-01;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=1;statusCodes=31094502;programmePeriod=2021%20-%202027;prog" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-ju-ihi-2023-04-04-two-stage" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/klinische-fellows-2023" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amsterdamumc.sharepoint.com/sites/ClusterHealth/SitePages/Mission-Cancer.aspx" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mauritsenannadekockstichting.nl/aanvraagprocedure/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uicc.org/what-we-do/member-benefits/learning-and-development/grants/implementation-research-cancer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/ggh-open-ronde-7" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearch.org/immuno-informatics-postdoctoral-fellowship" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asco.org/career-development/grants-awards/funding-opportunities/young-investigator-award" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvge.nl/subsidie-en-sponsoring/gastrostart" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihi.europa.eu/apply-funding/ihi-call-11" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/breast-cancer-research-foundation-aacr-nextgen-grant-for-transformative-cancer-research-in-honor-of-nancy-e-davidson-md/" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openscience.nl/en/calls/fair-research-outputs" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.amc.nl/web/organisatie/clusters/afdelingsoverzicht/research-office/grant-support/now-open-seed-funding-for-environmental-sustainability-research.htm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2023-se-01-01;callCode=null;freeTextSearchKeyword=msca;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;programmePeriod=20" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/exploration" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppermed.eu/funding-projects/calls/fast-track-call/fast-track-validation-programme-2026/" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/nwo-talentprogramma" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/drug-rediscovery-ronde-7" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/onderzoek-met-bestaande-data-ronde-2" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/klinische-fellows-2025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/en/subsidy/nam-collaboration-grant-2026?utm_campaign=Kwaliteit+van+Zorg&amp;utm_content=kvz-2024-%40%40-%40%40&amp;utm_source=nieuwsbrief&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embo.org/funding/fellowships-grants-and-career-support/postdoctoral-fellowships/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/eu4h-2023-pj-06;callCode=EU4H-2023-PJ;freeTextSearchKeyword=;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;programmePeriod=null;prog" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ocrahope.org/research/for-researchers/apply/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erc.europa.eu/apply-grant/proof-concept" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eacr.org/eacr-fellowships/eacr-mark-foundation-postdoctoral-fellowships" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/nieuws/vooraankondiging-nieuwe-subsidieronde-zonmw-open-competitie-2025" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zorginstituutnederland.nl/werkagenda/veelbelovende-zorg/tijdspad-subsidierondes" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/nieuws/vooraankondiging-research-initiated-ronde-1-bewegen-naar-passende-zorg" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leo-foundation.org/en/grants-and-awards/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/open-competition-domain-science-m-2023/2024" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chadtough.org/research/grant-application/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/summit-grant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/faculty-of-impact-life-sciences-and-health" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://werkenbij.amsterdamumc.org/en/vacatures/research/amsterdam-umc-fellowship-2024" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thebraintumourcharity.org/funding-for-brain-tumour-researchers/research-grants/translational-award/" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/publiceren-negatieveneutrale-dierexperimentele-data-2026" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.michelsonmedicalresearch.org/michelson-prizes-next-generation" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidies/openstaande-subsidieoproepen/detail/item/zonmw-open-competitie-2023/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/ontwikkeling-en-versterking-van-de-regionale-samenwerkingsstructuur-integraal-1?utm_campaign=Kwaliteit+van+Zorg&amp;utm_content=kvz-2024-12-02&amp;utm_source=nieuwsbrief&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/open-competitie-enw" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iaslc.secure-platform.com/researchgrants/page/Grant_Guidelines/IASLC_CAG" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/cancer-center-amsterdam/grant-information-1/internal-grants-2.htm" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/nieuws/subsidie-beschikbaar-voor-optimalisatie-vroege-opsporing-van-ziekten" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asco.org/career-development/grants-awards/funding-opportunities/global-oncology-young-investigator-award" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancergrandchallenges.org/apply-for-a-challenge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehaweb.org/research/grants/kick-off-grants/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/open-competition-domain-science-xl" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facultyofimpact.nl/apply-s25/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/breast-cancer-research-foundation-lobular-breast-cancer-alliance-aacr-cda/" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/about/organization/startstipendium-grants-for-innovative-research-and-education" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.amc.nl/web/organisatie/clusters/afdelingsoverzicht/research-office/grant-support/vidi.htm" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-astrazeneca-career-development-award-physician-scientists-jose-baselga/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/kic-medicines-from-medicines-knowledge-development-for-circular-redesign-of-the-pharmaceutical-supplychain" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/open-ronde-16" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/amsterdam-gastroenterology-endocrinology-metabolism/grants/internal/the-agem-innovation-grant-2027" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gatewaycr.smapply.org/prog/gfcr_all_grant_programs_-_v122023/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2024-pf-01-01;callCode=null;freeTextSearchKeyword=msca;matchWholeText=true;typeCodes=1;statusCodes=31094501;programmePeriod=null;programCcm2Id=4" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thcspartnership.eu/funding/jtc-2026-access-to-care.kl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nielsstensenfellowship.nl/how-to-apply" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esf.org/funding-programmes/fight-kids-cancer-2023-2024-call-for-proposals/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://curesearch.org/Research/rfas/" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/young-investigator-grant" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvge.nl/subsidie-en-sponsoring/gastrostart" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uicc.org/what-we-do/member-benefits/learning-and-development/grants/implementation-research-cancer" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/dutch-research-agenda-research-along-routes-by-consortia-2025-nwa-orc-2025" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spitsfoundation.nl/fellowship-aanvraag" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/open-competitie-enw" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/venture-challenge-najaar-2024" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/venture-challenge-spring-2025" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-non-small-cell-lung-cancer-research-fellowship/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearch.org/clip" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hesithrive.org/guidelines/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erc.europa.eu/starting-grant" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saferesearchers.eu/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-infra-2024-tech-01-01;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=0,1,2;statusCodes=31094502,31094503,31094501;programmePeriod" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.curemelanoma.org/research/request-for-proposals/mra-general-rfp" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bloodcancerunited.org/research/grants/translational-research-program-trp" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/cdd-scouting-programme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/uitvoeren-systematisch-literatuuronderzoek-dierstudies" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-miss-2024-cancer-01-05" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amsterdamumc.sharepoint.com/sites/AUMC_internal_grants/Documenten/Forms/AllItems.aspx?csf=1&amp;web=1&amp;e=LvOqQf&amp;FolderCTID=0x012000FFFD43F01967CA4D95524AD16967EDFC&amp;id=%2Fsites%2FAUMC%5Finternal%5Fgrants%2FDocumenten%2FSeed%20funding%20for%20Environmental%20Sustainability%20Research%2F2025%5Fround2%5FCallDocuments" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/pipeline?WebID=a09b634e57c80a55f7d7680ba383f3da83386a459296615540ced2aff712c241&amp;conversion_tags=Nieuws_van_KWF_Onderzoekers" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/venture-challenge-fall-2023" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvge.nl/subsidies-en-prijzen/nvge-research-award" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungcancerresearchfoundation.org/research/funding-opportunities-2024/" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/kic-mobile-and-modular-imaging-technology-for-a-healthy-and-safe-society" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/dutch-research-agenda-research-along-routes-by-consortia-2024-nwa-orc-2024" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungcancerresearchfoundation.org/research/funding-opportunities-late-2025/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/en/subsidy/conducting-systematic-literature-review-animal-studies-2025" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://themmrf.org/for-researchers/grants-funding-opportunities" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/development-call-2027" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gatewaycr.org/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/erc-2023-poc;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;programmePeriod=2021%20-%202027;prog" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/fellowships-goed-gebruik-hulpmiddelenzorg-thuis-ggh-ronde-2" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amsterdamumc.sharepoint.com/sites/ClusterHealth/SitePages/Cluster-Health.aspx" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/proofofconcept?WebID=a09b634e57c80a55f7d7680ba383f3da83386a459296615540ced2aff712c241&amp;conversion_tags=Nieuws_van_KWF_Onderzoekers" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthyfuture.uva.nl/en/research/seed-projects/seed-projects.html?cb" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/erc-2024-stg?keywords=ERC&amp;tenders=false&amp;forthcoming=false&amp;frameworkProgramme=43108390&amp;programmePart=43108406" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/nieuws/27-februari-openstelling-projectidee-voor-zonmw-open-competitie-ronde-2024" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.curemelanoma.org/research/request-for-proposals/next-steps-program/priority-area-announcement-advancing-drug-discovery-acral-uveal-melanoma" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.risingtide-foundation.org/clinical-cancer-research-how-to-apply/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcrf.org/research-we-fund/grant-programmes/inspire-research-challenge/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thcspartnership.eu/funding/jtc-2025-better-care-closer-to-home.kl" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/open-ronde-14" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esaic.org/research/esaic-grants/2023-esaic-grants/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2024-inco-01-01;callCode=null;freeTextSearchKeyword=msca%20international;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502;programme" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gngh.nl/beurzen-en-bijdragen/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://postdocs.msu.edu/2023/01/cri-immuno-informatics-postdoctoral-fellowship/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/subsidieregeling-veelbelovende-zorg-subsidieronde-10-toekenning-2024-tweede-ronde" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-immuno-oncology-research-fellowships/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eic.ec.europa.eu/eic-funding-opportunities/eic-pathfinder_en" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsbr.nl/applyforfunding" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://funding.myresearchconnect.com/News/View/GRUKRES!N29383" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biotechbooster.nl/2027round/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esmo.org/career-development/oncology-fellowships/fellowship-offers/palliative-care" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cure.pcf.org/site/DocServer/2024_Challenge_Award_RFA_2.20.24.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/take-off" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/grote-trials-ronde-7" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.auf.nl/en/apply-for-a-grant/staff/auf-impact-call-2024/auf-impact-call-2024.html" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thermofisher.com/nl/en/home/clinical/preclinical-companion-diagnostic-development/oncomine-oncology/clinical-research-grant-program.html" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearch.org/immuno-informatics-postdoctoral-fellowship" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hersenstichting.nl/subsidies/subsidieprogramma-op-weg-naar-genezing/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cholangiocarcinoma.org/fellowship-program/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-infra-2024-dev-01-02;callCode=HORIZON-INFRA-2024-DEV-01;freeTextSearchKeyword=;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/exploration" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spitsfoundation.nl/fellowship-aanvraag" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanarthfonds.nl/nl/aanvraag" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/nwo-talentprogramma" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/open-competition-domain-science-m-2023/2024" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants-process/write-application/how-to-apply-application-guide" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/rubicon-2025-3" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvge.nl/prijzen-en-subsidies/gastrostart" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/exploration" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iaslc.secure-platform.com/researchgrants/page/Grant_Guidelines/Partner_Grants/LCFA-IASLC-Research-Grants" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thcspartnership.eu/funding/announcement-of-the-joint-transnational-call-for-proposals-healthcare-of-the-future-.kl" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/evaluatie-sociale-benadering-zorg-en-ondersteuning" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://themarkfoundation.org/endeavor/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lsbr.nl/information-for-the-applicant/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/implementation-of-biomarkers-2026" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lymph-co.com/onderzoek-en-subsidies-oud/research-grant/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gatewaycr.smapply.org/prog/gfcr_all_grant_programs_-_v122023/" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amsterdamumc.sharepoint.com/sites/MSCA/MSCADN%20Documents/Forms/AllItems.aspx?csf=1&amp;web=1&amp;e=HPXWET&amp;FolderCTID=0x012000FF82F294D401FD47B4DF4CD1F4CD110B&amp;id=%2Fsites%2FMSCA%2FMSCADN%20Documents%2FRGS%20CCS%2DDocNet%20%28internal%20grant%20for%20Consortium%20Coordination%20Support%29" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hadea.ec.europa.eu/programmes/eu4health/calls-and-contracts/tentative-calendar_en" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/en/news/pre-announcement-new-grant-round-road-2025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/kic-demand-driven-research-by-consortia-s" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/rubicon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.knaw.nl/nl/fondsen-en-prijzen/knaw-van-walree-fonds" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-anna-d-barker-basic-cancer-research-fellowship/" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearchuk.org/for-researchers/apply-for-and-manage-your-funding/our-funding-schemes/therapeutic-catalyst" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cost.eu/how-to-apply/" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nierstichting.nl/onderzoekers/grants-aanvragen/kolff-programma-2027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/call-pps" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zorginstituutnederland.nl/werkagenda/veelbelovende-zorg/tijdspad-subsidierondes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sareurope.eu/msca4ukraine/information-for-applicants/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embo.org/funding/fellowships-grants-and-career-support/postdoctoral-fellowships/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thcspartnership.eu/funding/jtc-2025-better-care-closer-to-home.kl" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hadea.ec.europa.eu/news/new-eu4health-calls-proposals-under-2025-work-programme-2025-09-23_en" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/en/news/road-new-grant-round-expected-open-27-january-2026" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/kic-demand-driven-research-by-consortia-s-2026" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/tulip-fund" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/large-scale-research-infrastructure-lsri-national-roadmap-consortia-2026" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cancergrandchallenges.org/new-challenges-2023" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/cancer-center-amsterdam/grant-information-1/internal-grants-2.htm" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fwo.be/en/fellowships-funding/postdoctoral-fellowships/senior-postdoctoral-fellowship/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colorectalcancer.org/research/research-investments/project-cure-crc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steinerstiftung.unibe.ch/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-gertrude-b-elion-cancer-research-award-2/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungcancerresearchfoundation.org/research/funding-opportunities-late-2025/" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://themmrf.org/for-researchers/grants-funding-opportunities" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rallyfoundation.org/become-a-rally-funded-researcher/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-hematologic-malignancies-research-fellowship/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldwidecancerresearch.org/for-researchers/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/research-initiated-ronde-1-bewegen-naar-passende-zorg" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nierstichting.nl/onderzoekers/grants-aanvragen/kolff-programma-2027" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2023-dn-01-01;callCode=null;freeTextSearchKeyword=msca;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;programmePeriod=20" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.concernfoundation.org/apply-for-a-grant" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thebraintumourcharity.org/funding-for-brain-tumour-researchers/research-grants/translational-award/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/personalised-medicine-farmacogenetica" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-hlth-2024-care-04-04-two-stage;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=0,1,2,8;statusCodes=31094501,31094502;programmePeri" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/zonmw-open-competitie-2025" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uicc.org/what-we-do/member-benefits/learning-and-development/grants/implementation-research-cancer" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/biomarkers2026" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-lustgarten-foundation-career-development-award-for-pancreatic-cancer-research-in-honor-of-ruth-bader-ginsburg/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-breast-cancer-research-fellowships/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-anna-d-barker-basic-cancer-research-fellowship/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-eic-2023-acceleratoropen-01?tenders=false&amp;forthcoming=false&amp;frameworkProgramme=43108390&amp;programmePart=43121666" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/artikel/stand-van-zaken-ggg-subsidierondes?utm_campaign=geneesmiddelen&amp;utm_content=30042024&amp;utm_source=nieuwsbrief&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/ngf-ained-elsa-labs" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancergrandchallenges.org/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anticancerfund.org/nl/node/362" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/kic-mobile-and-modular-imaging-technology-for-a-healthy-and-safe-society" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/open-technologieprogramma" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/open-technologieprogramma" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/perspectief-round-2025-2026" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/exploration" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amsterdamumc.sharepoint.com/sites/ClusterHealth/Cluster%20Health%20documents/Forms/AllItems.aspx?d=w13762285392b4739a4a32ee79b9b832e&amp;csf=1&amp;web=1&amp;e=chtDUK&amp;FolderCTID=0x0120008CBFB6E3411BBB4CBC5D48F19F32BE17&amp;id=%2Fsites%2FClusterHealth%2FCluster%20Health%20documents%2FCCS%20Grant%20%2D%20internal%20grant%20for%20Consortium%20Coordination%20Support" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidies/openstaande-subsidieoproepen/detail/item/rubicon-2023-1/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leo-foundation.org/en/grants-and-awards/research-grants/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/researchprogrammes/nwo-hop-on-call-for-researchers-based-in-ukraine" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2023-se-01-01;callCode=null;freeTextSearchKeyword=msca;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;programmePeriod=20" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/open-competitie-enw-xs-2026-pakket-26-1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/perspectief-round-2026-2027" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anticancerfund.org/en/RFA" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/ngf-ained-xs-europa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uicc.org/what-we-do/member-benefits/learning-and-development/fellowships/yamagiwa-yoshida-memorial" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/nwo-talentprogramma-veni-2024" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://marie-sklodowska-curie-actions.ec.europa.eu/calls/msca-cofund-2024" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.febs.org/funding/booster-fund/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://funding.myresearchconnect.com/News/View/GRUKRES!N29515" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/nwa-science-communication-2025" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-holland.com/nl/nl/PPS-Programma2026" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/goed-gebruik-geneesmiddelen-implementatie-ronde-3" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-gertrude-b-elion-cancer-research-award-2/" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/cancer-center-amsterdam/grant-information-1/internal-grants-2" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thebraintumourcharity.org/our-research/funding-for-brain-tumour-researchers/research-grants/quest-for-cures-collaborative-discovery-teams/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanarthfonds.nl/nl/aanvraag" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/open-competitie-enw-m-0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfg.de/en/research-funding/funding-opportunities/countries-regions/nwo" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://era4health.eu/nanotecmec-2024/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/en/news/clinical-fellows-reopens-applications-12-september-onwards" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/Pages/ResponsePage.aspx?id=GqvfaLsRxky-tSjXVphPtsn9uRTIcN1Ct1PbkX1BxtBUOFMzSEdFTFE0RjY0NkoxUjFQV0tUWE1GUi4u" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.risingtide-foundation.org/clinical-cancer-research-how-to-apply/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/young-investigator-grant" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nierstichting.nl/onderzoekers/grants-aanvragen/kolff-programma-2026" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esgo.org/explore/travelling-fellowships/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2022-se-01-01;callCode=null;freeTextSearchKeyword=staff;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;programmePeriod=2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/open-ronde-13" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/ltp-biomarkers-2025" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/nwa-innovative-projects-within-routes" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mauritsenannadekockstichting.nl/" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/validation-of-biomarkers-2027" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erdera.org/call/joint-transnational-call-2027/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-hlth-2024-disease-03-14-two-stage;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=0,1,2,8;statusCodes=31094501,31094502;programmeP" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/nwo-talentprogramma-veni-zonmw-2024" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanarthfonds.nl/nl/aanvraag" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/pipeline?WebID=a09b634e57c80a55f7d7680ba383f3da83386a459296615540ced2aff712c241&amp;conversion_tags=Nieuws_van_KWF_Onderzoekers" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esh.org/john-goldman-award-2/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lls.org/research/apply-discovery-grant-program" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erc.europa.eu/apply-grant/starting-grant" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.curemelanoma.org/research/request-for-proposals/mra-general-rfp" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esmo.org/career-development/oncology-fellowships/fellowship-offers/palliative-care" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.curemelanoma.org/research/request-for-proposals/next-steps-program/priority-area-announcement-melanoma-biomarker-development" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearch.org/cri-irvington-postdoctoral-fellowship" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/nwo-talentprogramma" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/programma/veni" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/impact-explorer" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-think-forward-foundation-career-development-award/" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/the-bosarge-family-foundation-waun-ki-hong-scholar-award-for-regenerative-cancer-medicine/" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/klinische-fellows-2026" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.amc.nl/web/organisatie/clusters/afdelingsoverzicht/research-office/grant-support/veni.htm" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/cancer-center-amsterdam/grant-information-1/internal-grants-2.htm" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.amc.nl/organisatie/clusters/afdelingsoverzicht/research-office/grant-support/marie-skodowska-curie-postdoctoral-fellowships.htm" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colorectalcancer.org/research/research-investments/project-cure-crc" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanarthfonds.nl/en/application" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bcrt.org.uk/research/for-researchers/" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/nwo-talentprogramma-vici-ttw-2027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research-support/grants/about-research-grant-support.htm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-hlth-2024-tool-05-06-two-stage;callCode=HORIZON-HLTH-2024-TOOL-05-two-stage;freeTextSearchKeyword=;matchWholeText=true;typeCodes=1;statusCodes=310945" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/nieuws/vooraankondiging-subsidieoproepen-beterlatenbeterdoen-passende-zorg-de-verpleging-en" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungevity.org/research/translational-science-research-award-programs/applying-for-lungevity-research-award" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/biomarkers2025" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungcancerresearchfoundation.org/research/funding-opportunities-late-2025/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/open-ronde-15" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungcancerresearchfoundation.org/research/funding-opportunities-2026/?c_src=website&amp;c_src2=research_funding_opportunities_2026__cd418903" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nierstichting.nl/onderzoekers/grants-aanvragen/kolff-programma-2027" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfg.de/en/research-funding/funding-opportunities/countries-regions/nwo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsbr.nl/applyforfunding" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/regionale-organisatie-van-kortdurende-herstelgerichte-zorg?utm_campaign=Kwaliteit+van+Zorg&amp;utm_content=kvz-2024-07-01&amp;utm_source=nieuwsbrief&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/venture-challenge-voorjaar-2024" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hersentumorfonds.org/call-for-proposals/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/summit-grant" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://themarkfoundation.org/endeavor/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungcancerresearchfoundation.org/research/funding-opportunities-2023/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/lustgarten-foundation-aacr-career-development-award-for-pancreatic-cancer-research-in-honor-of-john-robert-lewis/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/erc-2024-poc?order=DESC&amp;pageNumber=1&amp;pageSize=50&amp;sortBy=relevance&amp;keywords=ERC&amp;isExactMatch=true&amp;status=31094501,31094502&amp;frameworkProgramme=43108390" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.knaw.nl/fondsen-en-prijzen/bob-pinedo-cancer-care-award" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.curemeso.org/research-grants/research-funding/grants-by-the-mesothelioma-applied-research-foundation/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/cancer-center-amsterdam/grant-information-1/internal-kwf-review.htm" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ueg.eu/opportunities/research-funding/research-prize" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kika.nl/subsidieaanvraag" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.febs.org/funding/excellence-awards/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/mozaiek-20-2024" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kika.nl/subsidieaanvraag" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/exploration" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/young-investigator-grant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/amsterdam-gastroenterology-endocrinology-metabolism/grants/internal/the-agem-talent-development-grant-.htm" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-john-and-elizabeth-leonard-family-foundation-basic-cancer-research-fellowship/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/open-competitie-enw" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lls.org/research/apply-academic-clinical-trials-program" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/nieuws/vidi-ronde-2026-open-voor-vooraanmeldingen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lymph-co.com/onderzoek-en-subsidies/research-grant/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearchuk.org/for-researchers/apply-for-and-manage-your-funding/our-funding-schemes/data-for-children-young-people-cancer-award" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/bouwen-aan-de-businesscase-van-preventie-passend-bewijs-voor-preventieve-maatregelen" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tegenkanker.nl/wp-content/uploads/2025/11/Onderzoeksronde-prehabilitatie-2025.pdf?pk_vid=f3ca4109b26b966c1767867774dca1d3" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/open-competition-domain-science-m-2026/2027" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chadtough.org/research/grant-application/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidies/openstaande-subsidieoproepen/detail/item/zonmw-open-competitie-2023/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mauritsenannadekockstichting.nl/aanvraagprocedure/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehaweb.org/research/grants/bilateral-collaborative-grant/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nuovo-soldati.ch/en/candidature.php" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ai4life.eurobioimaging.eu/second-open-call/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanarthfonds.nl/en/application" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dioraphte.nl/en/science-and-research/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erc.europa.eu/apply-grant/advanced-grant" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/implementation-of-biomarkers-2027" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-exelixis-rcc-fellowship/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidies/openstaande-subsidieoproepen/detail/item/goed-gebruik-geneesmiddelen-grote-trials-ronde-6/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lls.org/research/apply-academic-clinical-trials-program" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.auf.nl/subsidieaanvragen/medewerker/impact-call/impact-call.html?utm_campaign=onderzoekers%20AUF%20Impact%20Call%202024&amp;utm_source=deployteq&amp;utm_medium=e-mail&amp;cb" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erc.europa.eu/apply-grant/advanced-grant" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungcancerresearchfoundation.org/research/funding-opportunities-2024/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/nwo-talentprogramma" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://professional.dkms.org/research-publications/research-grant" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eic.ec.europa.eu/eic-funding-opportunities/eic-transition_en" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thebraintumourcharity.org/our-research/funding-for-brain-tumour-researchers/research-grants/translational-award/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novonordiskfonden.dk/en/grant/novo-nordisk-prize-2025/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nielsstensenfellowship.nl/how-to-apply" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/kic-smart-tech-for-everyone-everywhere" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amsterdamumc.sharepoint.com/sites/ClusterHealth/SitePages/Cluster-Health.aspx" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-mark-foundation-chemistry-in-cancer-research-grants/" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/pharmanl-shared-development-infrastructure-2026" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iwmf.com/applying-for-a-research-grant/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2023-pf-01-01;callCode=null;freeTextSearchKeyword=msca;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;programmePeriod=20" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-hlth-2024-disease-03-08-two-stage;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=0,1,2,8;statusCodes=31094501,31094502;programmeP" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eic.ec.europa.eu/calls-tenders/eic-pathfinder-challenge-precision-nutrition_en" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/about/organization/startstipendium-for-young-talents-from-the-amsterdam-university-fund.htm" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanarthfonds.nl/nl/aanvraag" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/StichtingSachaSwarttouwHijmans/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amsterdamumc.sharepoint.com/sites/ClusterHealth/SitePages/Mission-Cancer.aspx" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/open-competitie-enw-xl-ronde-2025-2026" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canserv.eu/calls/open-call-for-transnational-service-provision/" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-holland.com/nl/financiering/science-industry-call-2026" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/doelmatigheidsonderzoek-open-ronde-2026-0?utm_campaign=DoelmatigheidsOnderzoek&amp;utm_content=14122021&amp;utm_source=nieuwsbrief&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.c-further.org/work-with-us/researchers/expressions-of-interest" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearch.org/immuno-informatics-postdoctoral-fellowship" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://force4cancer.eu/call-for-proposal/" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eacr.org/rising-star-award" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvge.nl/subsidie-en-sponsoring/gastrostart" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/take-off-fase-1-haalbaarheidsstudies-wo" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/demonstrator-2024" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-anna-d-barker-basic-cancer-research-fellowship/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-holland.com/nl/financiering/organ-chip-call" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/breast-cancer-research-foundation-aacr-nextgen-grant-for-transformative-cancer-research-in-honor-of-nancy-e-davidson-md/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/onderzoeksconsortia-voor-passend-zorgaanbod-over-de-gehele-zorgketen" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openscience.nl/en/news/pre-announcement-new-funding-round-open-science-infrastructure-programme?utm_campaign=nieuwsbrief&amp;utm_medium=newsletter&amp;utm_source=mailing&amp;utm_content=2026-07" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/gravitation-2027-frontier-research-for-consortia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hersenstichting.nl/subsidies/subsidieprogramma-op-weg-naar-genezing/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/erc-2023-poc;callCode=null;freeTextSearchKeyword=ERC%20proof;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;programmePeriod=2021%20-%25" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eso.net/en/what-we-do/clinical-training-centres/fellowship-programme-doctors/1-5042-1-" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.amc.nl/organisatie/clusters/afdelingsoverzicht/research-office/grant-support/starter-grant-in-amsterdam-umc.htm" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colorectalcancer.org/research/research-investments/project-cure-crc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppermed.eu/jtc2024/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2024-dn-01-01;callCode=null;freeTextSearchKeyword=msca;matchWholeText=true;typeCodes=0,1,2,8;statusCodes=31094501,31094502;programmePeriod=null;" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/exploration" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/nwo-talent-programme-vici-science-2025" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/open-ronde-15" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidies?f%5B0%5D=subsidy_programs%3A17554&amp;f%5B1%5D=subsidy_programs%3A17554" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehaweb.org/research/grants/research-grants/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stipendien.oeaw.ac.at/en/fellowships/apart-mint" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ibro.org/grants-training/" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/cancer-center-amsterdam/grant-information-1/internal-kwf-review" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erdera.org/news/erdera-launches-clinical-trial-call-2026-to-advance-early-phase-clinical-trials-for-rare-diseases-2/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://marie-sklodowska-curie-actions.ec.europa.eu/calls/msca-doctoral-networks-2025" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alexslemonade.org/researchers-reviewers/applicants" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/voorbereidende-implementatieactiviteiten-ronde-1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/young-investigator-grant" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/phd-student/trajectory/amsterdam-umc-foundation-young-talent-fund.htm" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-holland.com/en/calls/mkb-call-thematisch-track-arbeidsbesparende-technologie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.knaw.nl/fondsen-en-prijzen/knaw-early-career-award" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embo.org/funding/fellowships-grants-and-career-support/young-investigator-programme/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/open-competitie-enw" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michaelfonds.nl/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ocrahope.org/research/for-researchers/apply/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kika.nl/subsidieaanvraag" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/pipeline" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-conquer-cancer-the-asco-foundation-young-investigator-award-for-translational-cancer-research/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kika.nl/subsidieaanvraag" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/take-off-phase-1-feasibility-studies-wo-2026" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lymph-co.com/en/research-and-grants/paul-fentener-van-vlissingen-fellowship/" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amsterdamumc.sharepoint.com/sites/AUMC_internal_grants/Documenten/Forms/AllItems.aspx?d=w57e541c44d4f427b92f1d71dba45dfe9&amp;csf=1&amp;web=1&amp;e=3nVKU1&amp;FolderCTID=0x012000FFFD43F01967CA4D95524AD16967EDFC&amp;id=%2Fsites%2FAUMC_internal_grants%2FDocumenten%2FSeed%20funding%20for%20Environmental%20Sustainability%20Research%2F2026_round3_CallDocuments" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aicr.org/research/grant-programs/investigator-initiated/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/boost" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearch.org/clip" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/lustgarten-foundation-aacr-career-development-award-for-pancreatic-cancer-research-in-honor-of-john-robert-lewis/" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bloodcancerunited.org/research/grants/career-development-program-cdp" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/impact-explorer-2026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/open-competitie-enw" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/eu4h-2023-pj-05;callCode=EU4H-2023-PJ;freeTextSearchKeyword=;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;programmePeriod=null;prog" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/nwo-talentprogramma-vidi-2024" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://themmrf.org/finding-a-cure/personalized-treatment-approaches" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/dutch-research-agenda-research-along-routes-by-consortia-2023-nwa-orc-2023" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chadtough.org/research/grant-application/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://villajoep.nl/onderzoek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/pipeline" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regieorgaan-sia.nl/financiering/kiem/kiem-hightech/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungcancerresearchfoundation.org/research/funding-opportunities-2024/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thebraintumourcharity.org/funding-for-brain-tumour-researchers/research-grants/translational-award/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/methodologieontwikkeling-ten-behoeve-van-passende-zorg" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/onderzoek-met-bestaande-data-ronde-3" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-novocure-cancer-research-grant-aacr-grants/" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-MSCA-2026-PF-01-01" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidies/subsidieoproepen-op-uitnodiging/detail/item/goed-gebruik-hulpmiddelenzorg-thuis-open-ronde-5-onderzoek-naar-de-effectiviteit-en-kosten-van-hu/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/amsterdam-gastroenterology-endocrinology-metabolism/grants/internal/the-agem-innovation-grant.htm" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/rubicon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nielsstensenfellowship.nl/how-to-apply" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esmo.org/career-development/oncology-fellowships/fellowship-offers/esmo-research" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcrf.org/research-policy/our-grant-programmes/inspire-research-challenge/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/research-infrastructure-ri-national-consortia-0" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kika.nl/all-funding-options" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-holland.com/nl/financiering/mkb-call" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lls.org/research/apply-career-development-program-cdp" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openscience.nl/calls/open-science-infrastructuur" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/publiceren-neutralenegatieve-dierexperimentele-resultaten-2024" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-hlth-2024-tool-05-06-two-stage;callCode=HORIZON-HLTH-2024-TOOL-05-two-stage;freeTextSearchKeyword=;matchWholeText=true;typeCodes=1;statusCodes=310945" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcrf.org/research-policy/our-grant-programmes/regular-grant-programme/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-miss-2023-cancer-01-02;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=1;statusCodes=31094502;programmePeriod=2021%20-%202027;prog" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-hlth-2024-stayhlth-01-05-two-stage;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=0,1,2,8;statusCodes=31094501,31094502;programme" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.amc.nl/web/organisatie/clusters/afdelingsoverzicht/research-office/grant-support/vidi.htm" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-ju-ihi-2024-08-03-two-stage" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-eic-2025-transitionopen" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steinerstiftung.unibe.ch/guidelines.aspx?AspxAutoDetectCookieSupport=1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-holland.com/nl/funding-opportunities/eureka-biotech-call-2026" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asco.org/career-development/grants-awards/funding-opportunities/global-oncology-young-investigator-award" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/regulatoire-innovatie-voor-toekomstige-therapieen-versnellen-versterken-en-samenwerken" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openscience.nl/calls/open-science-infrastructuur" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.c-further.org/work-with-us/researchers/expressions-of-interest" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arsdonandi.nl/donatie-aanvragen/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/breast-cancer-research-foundation-aacr-career-development-awards-to-promote-diversity-and-inclusion/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-ju-ihi-2023-05-01" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihi.europa.eu/apply-funding/ihi-call-11" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-holland.com/nl/financiering/organ-chip-call" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/open-competitie-enw-xs-pakket-26-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/Pages/ResponsePage.aspx?id=GqvfaLsRxky-tSjXVphPtl-Br4olIS9HhsD3Tj30l5pUNTFCVDhBVE5CRUJaVlYzSjYzWEZWUUlVNi4u" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://marie-sklodowska-curie-actions.ec.europa.eu/calls/msca-postdoctoral-fellowships-2025" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/ggh-open-ronde-7" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2024-pf-01-01;callCode=null;freeTextSearchKeyword=msca;matchWholeText=true;typeCodes=0,1,2,8;statusCodes=31094503,31094501;programmePeriod=null;" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/breast-cancer-research-foundation-lobular-breast-cancer-alliance-aacr-cda/" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openscience.nl/en/calls/citizen-science-hubs-2026" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/amsterdam-gastroenterology-endocrinology-metabolism/grants/internal/the-agem-talent-development-grant-2027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2023-cofund-01-01;callCode=null;freeTextSearchKeyword=msca;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;programmePerio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nielsstensenfellowship.nl/how-to-apply" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nanostring.com/nanostring-and-eacr-cosmx-spatial-molecular-imager-grant/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/en/subsidie/off-road-2024" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/open-competition-domain-science-xs-package-25-2" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/klinische-fellows-2025" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-anna-d-barker-basic-cancer-research-fellowship/" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/cancer-center-amsterdam/grant-information-1/internal-kwf-review" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/en/news/clinical-fellows-reopens-applications-12-september-onwards" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mlds.nl/wetenschappelijk-onderzoek/voor-onderzoekers/subsidielijn/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.amc.nl/web/organisatie/clusters/afdelingsoverzicht/research-policy/incentive-arrangements/amsterdam-umc-postdoc-career-bridging-grant.htm" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/en/subsidy/zonmw-open-competition-2025" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rivkin.org/science-research/apply-for-funding" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/research-initiated-ronde-1-bewegen-naar-passende-zorg" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spitsfoundation.nl/fellowship-aanvraag" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nac.foundation/submissions" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidies/openstaande-subsidieoproepen/detail/item/methodologie-voor-waardebepaling-van-technologieen-ingezet-binnen-de-niet-curatieve-zorg/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearch.org/postdoctoral-fellowships" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/eu4h-2023-pj-07;callCode=EU4H-2023-PJ;freeTextSearchKeyword=;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;programmePeriod=null;prog" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-astrazeneca-endometrial-cancer-research-fellowship/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://curesearch.org/Research/rfas/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/nwo-talent-programme" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erc.europa.eu/apply-grant/advanced-grant" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-non-small-cell-lung-cancer-research-fellowship/" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/lead4life" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erc.europa.eu/apply-grant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsbr.nl/applyforfunding" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/nieuws/27-februari-openstelling-projectidee-voor-zonmw-open-competitie-ronde-2024" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zorginstituutnederland.nl/werkagenda/veelbelovende-zorg/tijdspad-subsidierondes" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/nwo-talentprogramma" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lls.org/research/apply-translational-research-program-trp" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eic.ec.europa.eu/eic-funding-opportunities/eic-pathfinder/eic-pathfinder-challenges-2025_en" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearch.org/clip" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.curemelanoma.org/research/request-for-proposals/mra-general-rfp" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asco.org/career-development/grants-awards/funding-opportunities/career-development-award" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bloodcancerunited.org/research/grants/career-development-program-cdp" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/kic-innovatieve-vroegdiagnostiek-van-mdl-ziekten" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chadtough.org/research/grant-application/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/publiceren-negatieveneutrale-dierexperimentele-data" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hematology.org/awards/career-enhancement-and-training/global-research-award" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://themmrf.org/finding-a-cure/our-work/research-grants/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.janivostichting.nl/aanvragen/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-hlth-2024-disease-13-01" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/researchprogrammes/research-infrastructure-ri-national-consortia" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lymph-co.com/en/research-and-grants/paul-fentener-van-vlissingen-fellowship/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bcrt.org.uk/research/for-researchers/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/onderzoek-op-routes-door-consortia-2026" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/regionale-data-oplossingen-voor-medisch-specialistische-zorg-0" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://themmrf.org/for-researchers/grants-funding-opportunities/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidies/openstaande-subsidieoproepen/detail/item/nwo-talentprogramma-vici-2023/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kika.nl/subsidieaanvraag" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esaic.org/research/esaic-grants/2023-esaic-grants/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungcancerresearchfoundation.org/research/funding-opportunities-2024/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/open-competitie-enw" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/psider-netwerksubsidies" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/open-technology-programme-2026" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://themmrf.org/finding-a-cure/personalized-treatment-approaches/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/lustgarten-foundation-aacr-career-development-award-for-pancreatic-cancer-research-in-honor-of-john-robert-lewis/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iaslc.secure-platform.com/researchgrants/page/Grant_Guidelines/IASLC_CAG" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/drug-rediscovery-ronde-8" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihi.europa.eu/ihi-call-13" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iaslc.secure-platform.com/researchgrants/page/Grant_Guidelines/IASLC_CAG" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppermed.eu/funding-projects/calls/jtc2027/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-miss-2023-cancer-01-04;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=1;statusCodes=31094502;programmePeriod=2021%20-%202027;prog" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/cancer-center-amsterdam/grant-information-1/internal-grants-2.htm" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canserv.eu/calls/challenge-call-revolutionising-cancer-care/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/uitvoeren-systematisch-literatuuronderzoek-dierstudies-2024" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-hlth-2024-stayhlth-01-05-two-stage;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=0,1,2,8;statusCodes=31094501,31094502;programme" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihi.europa.eu/apply-funding/ihi-call-10" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/breast-cancer-research-foundation-aacr-career-development-awards/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/proofofconcept?WebID=a09b634e57c80a55f7d7680ba383f3da83386a459296615540ced2aff712c241&amp;conversion_tags=Nieuws_van_KWF_Onderzoekers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehaweb.org/research/grants/research-grants/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/onderzoek-resultaten/doelmatigheidsonderzoek/programmas/programma-detail/goed-gebruik-hulpmiddelenzorg/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/leren-transformeren-van-zorg-naar-gezondheid" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/artikel/stand-van-zaken-ggg-subsidierondes?utm_campaign=geneesmiddelen&amp;utm_content=25102023&amp;utm_source=nieuwsbrief&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/nieuws/subsidie-beschikbaar-voor-optimalisatie-vroege-opsporing-van-ziekten" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvge.nl/subsidies-en-prijzen/nvge-research-award" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iaslc.org/iaslcfoundation/research-funding-opportunities" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/about/organization/startstipendium-for-early-career-talents-from-the-amsterdam-university-fund.htm" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/nwo-talentprogramma" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.concernfoundation.org/apply-for-a-grant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcrf.org/research-we-fund/grant-programmes/apply-for-a-research-grant/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eic.ec.europa.eu/eic-funding-opportunities/eic-pathfinder_en" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.curemelanoma.org/research/request-for-proposals/next-steps-program/priority-area-announcement-characterization-of-rare-melanoma-preclinical-models" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/open-competitie-enw-m-2025/2026" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gatewaycr.smapply.org/" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/open-ronde-16" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/rubicon-2026-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearch.org/postdoctoral-fellowships" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hadea.ec.europa.eu/calls-proposals/eu4health-call-proposals-support-establishment-new-networks-expertise-cancer-and-cancer-conditions_en" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvmo.org/nvmo/nvmo-prijzen/pieter-de-mulder-award/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2024-pf-01-01;callCode=null;freeTextSearchKeyword=msca;matchWholeText=true;typeCodes=1;statusCodes=31094501;programmePeriod=null;programCcm2Id=4" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearchuk.org/funding-for-researchers/our-funding-schemes/drug-development-project" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thcspartnership.eu/funding/jtc-2026-access-to-care.kl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://themmrf.org/finding-a-cure/our-work/research-grants/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esf.org/funding-programmes/fight-kids-cancer-2023-2024-call-for-proposals/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esmo.org/career-development/oncology-fellowships/fellowship-offers/esmo-research" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://funding.myresearchconnect.com/News/View/GRUKRES!N29365" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/nationaal-groeifonds/ained/ained-xs-europa" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/amsterdam-gastroenterology-endocrinology-metabolism/grants/internal/the-agem-talent-development-grant-.htm" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/grote-trials-ronde-7" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/perspectief-round-2025-2026" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearch.org/cri-irvington-postdoctoral-fellowship" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spitsfoundation.nl/fellowship-aanvraag" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanarthfonds.nl/nl/aanvraag" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hersenstichting.nl/subsidies/subsidieprogramma-op-weg-naar-genezing/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eithealth.eu/programmes/flagship-hub/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/fanconi-aacr-nextgen-grant-transformative-cancer-research/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-infra-2024-dev-01-03;callCode=HORIZON-INFRA-2024-DEV-01;freeTextSearchKeyword=;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/programma/preventieprogramma-2023-2026" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/voorbereidende-implementatieactiviteiten-ronde-2-medisch-specialistische-zorg" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biotechbooster.nl/2027round/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/onderzoek-resultaten/fundamenteel-onderzoek/programmas/programma-detail/veni/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erc.europa.eu/apply-grant/consolidator-grant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearch.org/clinical-innovator" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-miss-2024-cancer-01-03" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancergrandchallenges.org/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amsterdamumc.sharepoint.com/sites/ClusterHealth/SitePages/%F0%9F%93%A2-Now-Open--Internal-grant-for-Horizon-Europe-Cluster-Health-proposals.aspx" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/pipeline" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/venture-challenge-voorjaar-2027" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hadea.ec.europa.eu/programmes/eu4health/calls-and-contracts/tentative-calendar_en" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hesithrive.org/guidelines/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/nwa-wetenschapscommunicatie-2024" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erc.europa.eu/apply-grant/consolidator-grant" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asco.org/career-development/grants-awards/funding-opportunities/career-development-award" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.renevogelsstichting.nl/beurs-aanvragen/" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nuovo-soldati.ch/en/candidature.php" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bloodcancerunited.org/research/grants/discovery-grant-program-dgp" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/psider-netwerksubsidies" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekanetwork.org/programmes/eurostars/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kika.nl/subsidieaanvraag" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lymph-co.com/onderzoek-en-subsidies/research-grant/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kika.nl/all-funding-options" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bloodcancerunited.org/research/grants/translational-research-program-trp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidies/openstaande-subsidieoproepen/detail/item/nwo-talentprogramma-vici-2023/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thcspartnership.eu/funding/announcement-of-the-joint-transnational-call-for-proposals-healthcare-of-the-future-.kl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/create2solve-2023-phase-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehaweb.org/research/grants/research-grants/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://marie-sklodowska-curie-actions.ec.europa.eu/actions/cofund" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/implementation-of-biomarkers-2026" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kika.nl/all-funding-options" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/nwa-citizen-science-2026" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/large-scale-research-infrastructure-lsri-national-roadmap-consortia-2026" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/open-competition-domain-science-xl" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fwo.be/en/fellowships-funding/postdoctoral-fellowships/junior-postdoctoral-fellowship/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colorectalcancer.org/research/research-investments/project-cure-crc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/poc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungcancerresearchfoundation.org/research/funding-opportunities-2024/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/open-mind-2024" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungcancerresearchfoundation.org/research/funding-opportunities-late-2025/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rallyfoundation.org/become-a-rally-funded-researcher/" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://themmrf.org/for-researchers/grants-funding-opportunities" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eic.ec.europa.eu/eic-funding-opportunities/eic-pathfinder_en" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/nwo-talentprogramma-vidi-2024" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcgh.grandchallenges.org/grant-opportunities" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/cancer-center-amsterdam/grant-information-1/internal-grants-2.htm" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sareurope.eu/msca4ukraine/information-for-applicants/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/personalised-medicine-farmacogenetica" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-hlth-2024-disease-03-08-two-stage;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=0,1,2,8;statusCodes=31094501,31094502;programmeP" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/en/subsidy/publishing-neutralnegative-results-animal-experiments-2025" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/development-call-2027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/erc-2023-adg;callCode=null;freeTextSearchKeyword=erc%20advanced;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;programmePeriod=2021%252" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/fellowships-goed-gebruik-hulpmiddelenzorg-thuis-ggh-ronde-2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/doelmatigheidsonderzoek-open-ronde-2026-0?utm_campaign=DoelmatigheidsOnderzoek&amp;utm_content=14122021&amp;utm_source=nieuwsbrief&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/kic-medicines-from-medicines-knowledge-development-for-circular-redesign-of-the-pharmaceutical-supplychain" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/inter-local" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/proofofconcept?WebID=a09b634e57c80a55f7d7680ba383f3da83386a459296615540ced2aff712c241&amp;conversion_tags=Nieuws_van_KWF_Onderzoekers" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gngh.nl/beurzen-en-bijdragen/" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iaslc.secure-platform.com/researchgrants/page/Grant_Guidelines/Partner_Grants/LCFA-IASLC-Research-Grants" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elhks.de/en/aktuell-fp24/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/erc-2024-syg?tenders=false&amp;forthcoming=false&amp;frameworkProgramme=43108390&amp;programmePart=43108406" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/onderzoek-naar-passende-palliatieve-zorg-0" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/call-pps" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.curemelanoma.org/research/request-for-proposals/next-steps-program/priority-area-announcement-advancing-drug-discovery-acral-uveal-melanoma" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/kic-demand-driven-research-by-consortia-xl" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/StichtingSachaSwarttouwHijmans/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/klinische-fellows-2024" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esaic.org/research/esaic-grants/bja-esaic-grants/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/kic-demand-driven-research-by-consortia-xl" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/perspectief-round-2026-2027" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://old-prod.asco.org/career-development/grants-awards/funding-opportunities/young-investigator-award" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/news/final-round-of-aspasia-opens-this-summer" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2024-dn-01-01;callCode=null;freeTextSearchKeyword=msca;matchWholeText=true;typeCodes=0,1,2,8;statusCodes=31094503,31094501;programmePeriod=null;" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearchuk.org/funding-for-researchers/our-funding-schemes/therapeutic-catalyst" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsbr.nl/applyforfunding" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://funding.myresearchconnect.com/News/View/GRUKRES!N29383" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvge.nl/subsidies-en-prijzen/gastro-intestinale-proefschriftprijs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldwidecancerresearch.org/for-researchers/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esmo.org/career-development/oncology-fellowships/fellowship-offers/palliative-care" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-mpm-oncology-charitable-foundation-transformative-cancer-research-grants/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cure.pcf.org/site/DocServer/2024_Challenge_Award_RFA_2.20.24.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/take-off" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/pipeline" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/imdi-technologie-voor-bemensbare-zorg-vraaggestuurde-innovaties" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msts.org/hatcher-fellowship" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nias.knaw.nl/fellowships/loreal-unesco-women-science-fellowship-fwis/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/kic-smart-tech-for-everyone-everywhere" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lsbr.nl/information-for-the-applicant/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/goed-gebruik-geneesmiddelen-implementatie-ronde-3" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/cancer-center-amsterdam/grant-information-1/internal-grants-2" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://marie-sklodowska-curie-actions.ec.europa.eu/funding/msca-staff-exchanges-2027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kika.nl/sites/default/files/assets/images/Funding%20options%20and%20application%20procedures%20begin%202023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cholangiocarcinoma.org/fellowship-program/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.renevogelsstichting.nl/beurs-aanvragen/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-infra-2024-dev-01-01;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=0,1,2;statusCodes=31094502,31094503,31094501;programmePeriod=" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/kic-langetermijnprogrammas-2024" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/development" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvge.nl/prijzen-en-subsidies/gastrostart" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erdera.org/call/joint-transnational-call-2027/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-hlth-2023-disease-07-01;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=0,1,2,8;statusCodes=31094501,31094502;programmePeriod=null" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.damonrunyon.org/for-scientists/application-guidelines/fellowship/forms" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/innovatieve-verpleegkundige-en-verzorgende-passende-zorg-goede-voorbeelden" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/call-smart-measurement-technology" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/biomarkers2026" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cff.org/researchers/multiple-principal-investigator-award" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/validation-of-biomarkers-2027" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tulpintranet.nl/themas/innovatieprojecten" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hadea.ec.europa.eu/programmes/eu4health/calls-and-contracts/tentative-calendar_en" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsbr.nl/applyforfunding" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lls.org/research/apply-discovery-grant-program" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.risingtide-foundation.org/clinical-cancer-research-how-to-apply/" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.curemelanoma.org/research/request-for-proposals/mra-general-rfp" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-world-cancer-research-fund-international-prevent-cancer-foundation-cancer-prevention-research-fellowship/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-eic-2023-pathfinderopen-01-01;callCode=null;freeTextSearchKeyword=pathfinder;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;p" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.curemelanoma.org/research/request-for-proposals/next-steps-program/priority-area-announcement-melanoma-biomarker-development" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/nwo-talentprogramma" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2023-cofund-01-01;callCode=null;freeTextSearchKeyword=msca;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;programmePerio" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/kic-langetermijnprogrammas-strategiegedreven-consortia-met-impact" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amsterdamumc.sharepoint.com/sites/MSCA/MSCADN%20Documents/Forms/AllItems.aspx?csf=1&amp;web=1&amp;e=lmqZ6P&amp;FolderCTID=0x012000FF82F294D401FD47B4DF4CD1F4CD110B&amp;id=%2Fsites%2FMSCA%2FMSCADN%20Documents%2FRGS%20CCS%2DDocNet%20%28internal%20grant%20for%20Consortium%20Coordination%20Support%29" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amsterdamumc.sharepoint.com/sites/AUMC_internal_grants/Documenten/Forms/AllItems.aspx?id=%2Fsites%2FAUMC%5Finternal%5Fgrants%2FDocumenten%2FPostdoc%20Career%20Bridging%20Grant%2FOPEN%5F2026%5Fround6%5FCallDocuments&amp;viewid=1ff7578f%2D02f9%2D4f5c%2D868d%2D5d697c2e69be&amp;csf=1&amp;web=1&amp;e=9VQuzT&amp;FolderCTID=0x012000FFFD43F01967CA4D95524AD16967EDFC" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/pages/responsepage.aspx?id=GqvfaLsRxky-tSjXVphPtsBkwcSXaMFMtnfKxrGGFC5URjBGWUs4SVpMS0RLSjdHRU5TWVlIUEtJRi4u&amp;route=shorturl" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/klinische-fellows-2026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2023-dn-01-01;callCode=null;freeTextSearchKeyword=msca;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;programmePeriod=20" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-holland.com/funding-opportunities/tki-match" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/cancer-center-amsterdam/grant-information-1/internal-grants-2.htm" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/experimenten-alternatieve-bekostiging-de-palliatieve-zorg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/psider-top-projecten" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colorectalcancer.org/research/research-investments/project-cure-crc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungevity.org/research/translational-science-research-award-programs/applying-for-lungevity-research-award" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-gertrude-b-elion-cancer-research-award-2/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/biomarkers2025" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvmo.org/nvmo/nvmo-prijzen/pieter-de-mulder-award/" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/nwo-talentprogramma-vici-ttw-2027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cancergrandchallenges.org/new-challenges-2023" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erc.europa.eu/apply-grant/consolidator-grant" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/news/pre-announcement-developing-future-proof-high-tech-equipment" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungcancerresearchfoundation.org/research/funding-opportunities-late-2025/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/nwo-talentprogramma-vidi-exacte-en-natuurwetenschappen-enw-2025" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eso.net/education-and-training/clinical-training-centres-fellowship-programme/doctors-fellowship-programme/" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nierstichting.nl/onderzoekers/grants-aanvragen/kolff-programma-2027" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/victorias-secret-global-fund-for-womens-cancers-career-development-award-in-partnership-with-pelotonia-and-aacr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thebraintumourcharity.org/funding-for-brain-tumour-researchers/research-grants/translational-award/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hersentumorfonds.org/call-for-proposals/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-hlth-2024-disease-03-14-two-stage;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=0,1,2,8;statusCodes=31094501,31094502;programmeP" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-conquer-cancer-the-asco-foundation-young-investigator-award-for-translational-cancer-research/" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvog.nl/over-de-nvog/vereniging/verwante-organisaties/stichting-oranjekliniek/aanvragen-stipendium-oranjekliniek/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.concernfoundation.org/apply-for-a-grant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/lustgarten-foundation-aacr-career-development-award-for-pancreatic-cancer-research-in-honor-of-ruth-bader-ginsburg/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/artikel/stand-van-zaken-ggg-subsidierondes?utm_campaign=geneesmiddelen&amp;utm_content=30042024&amp;utm_source=nieuwsbrief&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/mozaiek-20-2024" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihi.europa.eu/apply-funding/ihi-call-12" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brancoweissfellowship.org/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embo.org/funding/fellowships-grants-and-career-support/young-investigator-programme/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-astrazeneca-career-development-award-physician-scientists-jose-baselga/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://themarkfoundation.org/endeavor/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.concernfoundation.org/apply-for-a-grant" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/perspectief-round-2025-2026" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/exploration" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/phd-student/trajectory/2027-amsterdam-umc-foundation-young-talent-fund" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kika.nl/sites/default/files/assets/images/Funding%20options%20and%20application%20procedures%20begin%202023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amsterdamumc.sharepoint.com/sites/AUMC_internal_grants/Documenten/Forms/AllItems.aspx?id=%2Fsites%2FAUMC%5Finternal%5Fgrants%2FDocumenten%2FPostdoc%20Career%20Bridging%20Grant%2F2025%5Fround5%5FCallDocuments&amp;viewid=1ff7578f%2D02f9%2D4f5c%2D868d%2D5d697c2e69be" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corporate.eppendorf.com/en/company/scientific-awards/european-award/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/open-technologieprogramma" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcrf.org/research-we-fund/grant-programmes/apply-for-a-research-grant/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embo.org/funding/fellowships-grants-and-career-support/postdoctoral-fellowships/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.risingtide-foundation.org/clinical-cancer-research-how-to-apply/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/open-mind-2026" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/perspectief-round-2026-2027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidies/openstaande-subsidieoproepen/detail/item/nwo-talentprogramma-vici-2023/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.amc.nl/web/organisatie/themas/overzicht-themas/innovatieprojecten2023.htm" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uicc.org/what-we-do/member-benefits/learning-and-development/fellowships/yamagiwa-yoshida-memorial" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ammodo-science-award.org/en/fellowship/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanarthfonds.nl/en/application" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eic.ec.europa.eu/eic-funding-opportunities/eic-pathfinder_en" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chadtough.org/research/grant-application/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/onderzoek-resultaten/doelmatigheidsonderzoek/programmas/programma-detail/goed-gebruik-hulpmiddelenzorg/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/ngf-ained-xs-europa-24-2" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dioraphte.nl/en/science-and-research/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-holland.com/nl/international-kickstarter" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-gertrude-b-elion-cancer-research-award-2/" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/cancer-center-amsterdam/grant-information-1/internal-grants-2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://werkenbij.amsterdamumc.org/nl/vacatures/research/amsterdam-umc-fellowship-2023?utm_campaign=google_jobs_apply&amp;utm_source=google_jobs_apply&amp;utm_medium=organic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/ERC-2025-POC?order=DESC&amp;pageNumber=1&amp;pageSize=50&amp;sortBy=startDate&amp;isExactMatch=true&amp;status=31094502&amp;programmePeriod=2021%20-%202027&amp;frameworkProgramme=43108390" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erc.europa.eu/apply-grant/synergy-grant" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungcancerresearchfoundation.org/research/funding-opportunities-2024/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://era4health.eu/nanotecmec-2024/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esf.org/funding-programmes/fight-kids-cancer-2023-2024-call-for-proposals/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/inter-local" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thebraintumourcharity.org/our-research/funding-for-brain-tumour-researchers/research-grants/quest-for-cures-collaborative-discovery-teams/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/dutch-research-agenda-research-along-routes-by-consortia-2023-nwa-orc-2023" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/ltp-biomarkers-2025" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/nwa-innovative-projects-within-routes" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/impact-explorer-2025" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erdera.org/call/joint-transnational-call-2026/" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/implementation-of-biomarkers-2027" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uicc.org/what-we-do/member-benefits/learning-and-development/fellowships/yamagiwa-yoshida-memorial" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.renevogelsstichting.nl/beurs-aanvragen/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2023-pf-01-01;callCode=null;freeTextSearchKeyword=msca;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;programmePeriod=20" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-hlth-2024-care-04-04-two-stage;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=0,1,2,8;statusCodes=31094501,31094502;programmePeri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanarthfonds.nl/nl/aanvraag" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amsterdamumc.sharepoint.com/sites/ClusterHealth/SitePages/Cluster-Health.aspx" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/venture-challenge-najaar-2025?utm_campaign=nwo-nieuwsbrief&amp;utm_medium=newsletter&amp;utm_source=mailing&amp;utm_content=2025-09" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-grant-for-innovative-bladder-cancer-research/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/cancer-center-amsterdam/grant-information-1/internal-kwf-review.htm" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/nwo-talent-programme-vici-science-2026" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/nieuws/vooraankondiging-van-nieuwe-ronde-open-competitie-enw-m" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/nieuws/vooraankondiging-ronde-2-implementatie-van-kennis-en-interventies-de-praktijk" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/kic-next-generation-infrastructures-responsible-transformations" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pancreasfoundation.org/physician-programs/research-grants-awardees/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/take-off-fase-1-haalbaarheidsstudies-wo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearch.org/cri-irvington-postdoctoral-fellowship" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esmo.org/career-development/oncology-fellowships/fellowship-offers/jose-baselga-fellowship-for-clinician-scientists" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/StichtingSachaSwarttouwHijmans/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/pharmanl-shared-development-infrastructure-2025-0" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openscience.nl/en/calls/mobility-and-development-programme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.amc.nl/web/organisatie/clusters/afdelingsoverzicht/research-office/grant-support/veni.htm" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsbr.nl/applyforfunding" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-ju-ihi-2023-05-04" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-think-forward-foundation-career-development-award/" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanarthfonds.nl/en/application" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openscience.nl/en/news/pre-announcement-new-funding-round-open-science-infrastructure-programme?utm_campaign=nieuwsbrief&amp;utm_medium=newsletter&amp;utm_source=mailing&amp;utm_content=2026-07" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/big-chemistry-2026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/open-mind" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2023-pf-01-01;callCode=null;freeTextSearchKeyword=msca;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;programmePeriod=20" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidies?f%5B0%5D=subsidy_programs%3A17554&amp;f%5B1%5D=subsidy_programs%3A17554" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/cancer-center-amsterdam/grant-information-1/internal-grants-2.htm" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colorectalcancer.org/research/research-investments/project-cure-crc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/leefstijl-de-zorg-implementatie-impact" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.swissbridge.ch/call-for-application" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungcancerresearchfoundation.org/research/funding-opportunities-late-2025/" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvmo.org/nvmo/nvmo-prijzen/oncologieproefschrift-van-het-jaar/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfg.de/en/research-funding/funding-opportunities/countries-regions/nwo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lsbr.nl/applyforfunding" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/nieuws/nieuw-programma-over-terugkeer-naar-werk-met-na-kanker?utm_campaign=Preventienieuwsbrief+oktober+23&amp;utm_content=Preventienieuwsbrief+oktober+23&amp;utm_source=Preventienieuwsbrief+oktober+23&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canserv.eu/calls/open-call-for-transnational-service-provision/" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erdera.org/news/erdera-launches-clinical-trial-call-2026-to-advance-early-phase-clinical-trials-for-rare-diseases-2/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tulpintranet.nl/nieuws/breng-jouw-idee-tot-leven-met-de-innovatiesubsidie.htm" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/support/policies/talent-policies/amsterdam-umc-fellowship-1.htm" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lymph-co.com/onderzoek-en-subsidies-oud/consortium-initiation-grant/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.febs.org/funding/excellence-awards/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lls.org/research/apply-translational-research-program-trp" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.amc.nl/web/organisatie/clusters/afdelingsoverzicht/research-policy/incentive-arrangements/marie-skodowska-curie-actions-doctoral-networks.htm" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kika.nl/subsidieaanvraag" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lymph-co.com/en/research-and-grants/lymphco-research-grant/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kika.nl/subsidieaanvraag" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aicr.org/research/grant-programs/investigator-initiated/" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/nieuws/vidi-ronde-2026-open-voor-vooraanmeldingen" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erc.europa.eu/apply-grant/synergy-grant" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/bouwen-aan-de-businesscase-van-preventie-passend-bewijs-voor-preventieve-maatregelen" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chadtough.org/research/grant-application/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brancoweissfellowship.org/mission.html" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eithealth.eu/programmes/flagship-hub/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-ju-ihi-2023-04-04-two-stage" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://snapgrant.com/csn" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-debbies-dream-foundation-innovation-and-discovery-grant/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidies/openstaande-subsidieoproepen/detail/item/subsidieoproep-goed-gebruik-geneesmiddelen-complexe-interventies-ronde-4/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unesco.nl/nl/publicatie/het-loreal-unesco-women-in-science-programma/beurzen-fellowships" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/onderzoek-met-bestaande-data-ronde-3" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thebraintumourcharity.org/our-research/funding-for-brain-tumour-researchers/research-grants/translational-award/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/rubicon" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcrf.org/research-policy/our-grant-programmes/regular-grant-programme/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/nwo-talentprogramma" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lls.org/research/apply-career-development-program-cdp" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/nieuws/subsidie-beschikbaar-voor-optimalisatie-vroege-opsporing-van-ziekten" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/doelmatigheidsonderzoek-open-ronde-2025" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-hlth-2024-ind-06-08;callCode=HORIZON-HLTH-2024-IND-06;freeTextSearchKeyword=;matchWholeText=true;typeCodes=1;statusCodes=31094501,31094502,31094503;p" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esmo.org/career-development/oncology-fellowships/fellowship-offers/jose-baselga-fellowship-for-clinician-scientists" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcrf.org/research-policy/our-grant-programmes/inspire-research-challenge/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-hlth-2024-envhlth-02-06-two-stage;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=0,1,2,8;statusCodes=31094501,31094502;programmeP" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.share4rare.org/news/3rd-share4rare-open-call-patient-driven-research-projects" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/open-competitie-enw-xl-ronde-2025-2026" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-holland.com/nl/financiering/science-industry-call-2026" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.c-further.org/work-with-us/researchers/expressions-of-interest" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.curesarcoma.org/sarcoma-research/sfa-research-grants/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-holland.com/nl/international-kickstarter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hersenstichting.nl/subsidies/subsidieprogramma-op-weg-naar-genezing/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/impact-explorer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/news/pre-announcement-kic-call-demand-driven-research-by-consortia-s-2024-opens-this-summer" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2024-pf-01-01;callCode=null;freeTextSearchKeyword=msca;matchWholeText=true;typeCodes=0,1,2,8;statusCodes=31094503,31094501;programmePeriod=null;" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe/cluster-1-health_en" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oncode.nl/research/programs/call-for-junior-oncode-investigators" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/en/news/clinical-fellows-reopens-applications-12-september-onwards" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppermed.eu/jtc2024/" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/cancer-center-amsterdam/grant-information-1/internal-kwf-review" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://marie-sklodowska-curie-actions.ec.europa.eu/calls/msca-doctoral-networks-2025" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alexslemonade.org/researchers-reviewers/applicants" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/nwo-talentprogramma-vidi-exacte-en-natuurwetenschappen-enw-2025" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hematon.nl/nieuwsberichten/oproep-aan-onderzoekers-dien-je-onderzoeksvoorstel-2027-in-bij-onderzoeksfonds/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/kic-demand-driven-partnerships-consortia-round-2023" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nanostring.com/nanostring-and-eacr-cosmx-spatial-molecular-imager-grant/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cureswithinreach.org/wp-content/uploads/2024/05/Blood-Cancer-RFP-2024-final.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hersenstichting.nl/subsidies/subsidieprogramma-op-weg-naar-genezing/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/lustgarten-foundation-aacr-career-development-award-for-pancreatic-cancer-research-in-honor-of-ruth-bader-ginsburg/" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/rubicon-2026-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/rubicon-2023-3" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearch.org/clinical-innovator" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/nwo-talentprogramma" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/rubicon-2026-1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-hlth-2024-care-14-01?order=DESC&amp;pageNumber=1&amp;pageSize=50&amp;sortBy=relevance&amp;keywords=HEALTH&amp;isExactMatch=true&amp;status=31094501,31094502&amp;frameworkProgramme=43108390" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bloodcancerunited.org/research/grants/career-development-program-cdp" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/kic-innovatieve-vroegdiagnostiek-van-mdl-ziekten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/open-technology-programme-2023" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lymph-co.com/en/research-and-grants/lymphco-research-grant/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/methodologieontwikkeling-ten-behoeve-van-passende-zorg" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/aacr-lbca-invasive-lobular-carcinoma-research-challenge-grants/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esaic.org/research/esaic-grants/bja-esaic-grants/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lungcancerresearchfoundation.org/research/funding-opportunities-2024/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michaelfonds.nl/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tegenkanker.nl/onderzoek/onderzoek-kanker-beweging-voeding/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lls.org/research/apply-translational-research-program-trp" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/drug-rediscovery-ronde-8" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kika.nl/all-funding-options" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iaslc.secure-platform.com/researchgrants/page/Grant_Guidelines/IASLC_CAG" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-miss-2023-cancer-01-03;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=1;statusCodes=31094502;programmePeriod=2021%20-%202027;prog" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/goed-gebruik-geneesmiddelen-implementatie-ronde-2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/organiseren-workshop-systematisch-literatuuronderzoek-dierstudies-2024" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihi.europa.eu/sites/default/files/uploads/Documents/Calls/IHI_Call9_CallText.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fit4surgery.nl/2025/11/10/onderzoeksronde-2025-2026-prehabilitatie-bij-kanker/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/artikel/stand-van-zaken-ggg-subsidierondes?utm_campaign=geneesmiddelen&amp;utm_content=25102023&amp;utm_source=nieuwsbrief&amp;utm_medium=email" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/ltp-biomarkers-2025" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iaslc.secure-platform.com/researchgrants/page/Grant_Guidelines/IASLC_Fellowship" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.curemelanoma.org/research/request-for-proposals/next-steps-program/priority-area-announcement-characterization-of-rare-melanoma-preclinical-models" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/EU4H-2024-PJ-03-6?order=DESC&amp;pageNumber=1&amp;pageSize=50&amp;sortBy=startDate&amp;isExactMatch=true&amp;status=31094501,31094502&amp;frameworkProgramme=43332642" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-ju-ihi-2023-05-02" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openscience.nl/en/calls/open-science-meetings-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leukemiarf.org/research/guidelines/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canserv.eu/calls/open-call-for-transnational-service-provision/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/programma/pharmanl-shared-development-infrastructure" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/nwo-talentprogramma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/onderzoek/financieringsinformatie/financieringsmogelijkheden" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mlds.nl/wetenschappelijk-onderzoek/voor-onderzoekers/subsidielijn/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/tijdige-passende-zorg-voor-mensen-die-ongeneeslijk-ziek-zeer-kwetsbaar-zijn" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nvge.nl/prijzen-en-subsidies/gastrostart" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nac.foundation/submissions" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://postdocs.msu.edu/2023/01/cri-immuno-informatics-postdoctoral-fellowship/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canserv.eu/calls/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/rubicon-2025-2" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/voorbereidende-implementatieactiviteiten-ronde-2-niet-medisch-specialistische-zorg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.amc.nl/web/organisatie/clusters/afdelingsoverzicht/research-office/grant-support/starter-grant-in-amsterdam-umc.htm" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/boost" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brancoweissfellowship.org/who-should-apply/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lls.org/research/apply-translational-research-program-trp" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bloodcancerunited.org/research/grants/discovery-grant-program-dgp" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebrains.eu/page/open-calls" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/lustgarten-foundation-aacr-career-development-award-for-pancreatic-cancer-research-in-honor-of-ruth-bader-ginsburg/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lymph-co.com/onderzoek-en-subsidies/paul-fentener-van-vlissingen-fellowship/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kika.nl/all-funding-options" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthyfuture.uva.nl/en/research/seed-projects/seed-projects.html?cb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canserv.eu/calls/challenge-call-advancing-personalised-oncology/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kika.nl/subsidieaanvraag" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colorectalcancer.org/research/research-investments/project-cure-crc" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kwf.nl/en/forresearchers/funding/react-nl" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/en/calls/venture-challenge-fall-2026" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anticancerfund.org/en/RFA?utm_source=Master&amp;utm_campaign=66deb029a7-EMAIL_CAMPAIGN_2026_05_05_02_32&amp;utm_medium=email&amp;utm_term=0_-66deb029a7-516895582" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidies/openstaande-subsidieoproepen/detail/item/subsidieregeling-veelbelovende-zorg/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/kennisontwikkeling-passende-zorg-binnen-de-wet-langdurige-zorg-ronde-2" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/onderzoeksprogrammas/nationale-roadmap-grootschalige-wetenschappelijke-infrastructuur" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rallyfoundation.org/become-a-rally-funded-researcher/" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihi.europa.eu/ihi-call-13" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsterdamumc.org/en/research/institutes/cancer-center-amsterdam/grant-information-1/internal-grants-2.htm" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uicc.org/what-we-do/member-benefits/learning-and-development/fellowships/technical-fellowships" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-hlth-2024-envhlth-02-06-two-stage;callCode=null;freeTextSearchKeyword=;matchWholeText=true;typeCodes=0,1,2,8;statusCodes=31094501,31094502;programmeP" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/breast-cancer-research-foundation-aacr-career-development-awards/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehaweb.org/research/grants/bilateral-collaborative-grant/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eic.ec.europa.eu/eic-funding-opportunities/eic-transition_en" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aacr.org/grants/victorias-secret-global-fund-for-womens-cancers-career-development-award-in-partnership-with-pelotonia-and-aacr/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-holland.com/news/2025/04/opening-industrial-phd-call-2025-incentive-collaboration-between-science-and-industry" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cancerresearch.org/lloyd-j-old-star-program" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/calls/open-competitie-enw-xs-pakket-25-3" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zonmw.nl/nl/subsidie/zonmw-open-competitie-2026" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AH583"/>
+  <dimension ref="A1:AH603"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A260" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="O498" sqref="O498"/>
+    <sheetView tabSelected="1" topLeftCell="A522" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="M538" sqref="M538"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="5"/>
     <col min="2" max="2" width="5.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="87" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5703125" style="87" customWidth="1"/>
     <col min="5" max="5" width="78.140625" style="6" customWidth="1"/>
-    <col min="6" max="6" width="5.7109375" style="208" customWidth="1"/>
+    <col min="6" max="6" width="5.7109375" style="176" customWidth="1"/>
     <col min="7" max="7" width="49.5703125" style="5" customWidth="1"/>
     <col min="8" max="8" width="5.5703125" style="109" customWidth="1"/>
     <col min="9" max="9" width="62.85546875" style="5" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="14.25" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:9" ht="20.25" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="333" t="s">
+      <c r="B2" s="265" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="334"/>
-[...5 lines deleted...]
-      <c r="I2" s="335"/>
+      <c r="C2" s="266"/>
+      <c r="D2" s="266"/>
+      <c r="E2" s="266"/>
+      <c r="F2" s="266"/>
+      <c r="G2" s="266"/>
+      <c r="H2" s="266"/>
+      <c r="I2" s="267"/>
     </row>
     <row r="3" spans="2:9" ht="18" hidden="1" x14ac:dyDescent="0.25">
       <c r="B3" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="88" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="88"/>
       <c r="E3" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="F3" s="209"/>
+      <c r="F3" s="177"/>
       <c r="G3" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H3" s="110"/>
       <c r="I3" s="9" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="C4" s="89" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="89"/>
       <c r="E4" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="F4" s="210"/>
+      <c r="F4" s="178"/>
       <c r="G4" s="11"/>
       <c r="H4" s="111"/>
       <c r="I4" s="12" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="5" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B5" s="13"/>
       <c r="C5" s="89"/>
       <c r="D5" s="89"/>
       <c r="E5" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="F5" s="210"/>
+      <c r="F5" s="178"/>
       <c r="G5" s="15"/>
       <c r="H5" s="112"/>
       <c r="I5" s="16"/>
     </row>
     <row r="6" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B6" s="17">
         <v>2023</v>
       </c>
       <c r="C6" s="90" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="93"/>
       <c r="E6" s="19" t="s">
         <v>72</v>
       </c>
-      <c r="F6" s="211"/>
+      <c r="F6" s="179"/>
       <c r="G6" s="20" t="s">
         <v>27</v>
       </c>
       <c r="H6" s="113"/>
       <c r="I6" s="12" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B7" s="21"/>
       <c r="C7" s="91"/>
       <c r="D7" s="91"/>
       <c r="E7" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F7" s="212"/>
+      <c r="F7" s="180"/>
       <c r="G7" s="22"/>
       <c r="H7" s="114"/>
       <c r="I7" s="16"/>
     </row>
     <row r="8" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B8" s="21"/>
       <c r="C8" s="91"/>
       <c r="D8" s="91"/>
       <c r="E8" s="10" t="s">
         <v>44</v>
       </c>
-      <c r="F8" s="212"/>
+      <c r="F8" s="180"/>
       <c r="G8" s="23" t="s">
         <v>55</v>
       </c>
       <c r="H8" s="115"/>
       <c r="I8" s="24" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="9" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B9" s="21"/>
       <c r="C9" s="91"/>
       <c r="D9" s="91"/>
       <c r="E9" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="F9" s="212"/>
+      <c r="F9" s="180"/>
       <c r="G9" s="22"/>
       <c r="H9" s="114"/>
       <c r="I9" s="25" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="10" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B10" s="21"/>
       <c r="C10" s="91"/>
       <c r="D10" s="93"/>
       <c r="E10" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="F10" s="211"/>
+      <c r="F10" s="179"/>
       <c r="G10" s="22"/>
       <c r="H10" s="114"/>
       <c r="I10" s="24" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="11" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B11" s="21"/>
       <c r="C11" s="91"/>
       <c r="D11" s="91"/>
       <c r="E11" s="10" t="s">
         <v>35</v>
       </c>
-      <c r="F11" s="212"/>
+      <c r="F11" s="180"/>
       <c r="G11" s="22"/>
       <c r="H11" s="114"/>
       <c r="I11" s="16"/>
     </row>
     <row r="12" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B12" s="21"/>
       <c r="C12" s="91"/>
       <c r="D12" s="91"/>
       <c r="E12" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="212"/>
+      <c r="F12" s="180"/>
       <c r="G12" s="22"/>
       <c r="H12" s="116"/>
       <c r="I12" s="26" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="13" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B13" s="21"/>
       <c r="C13" s="91"/>
       <c r="D13" s="91"/>
       <c r="E13" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="F13" s="212"/>
+      <c r="F13" s="180"/>
       <c r="G13" s="22"/>
       <c r="H13" s="114"/>
       <c r="I13" s="16"/>
     </row>
     <row r="14" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B14" s="21"/>
       <c r="C14" s="91"/>
       <c r="D14" s="93"/>
       <c r="E14" s="19" t="s">
         <v>82</v>
       </c>
-      <c r="F14" s="211"/>
+      <c r="F14" s="179"/>
       <c r="G14" s="22"/>
       <c r="H14" s="114"/>
       <c r="I14" s="16"/>
     </row>
     <row r="15" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B15" s="21"/>
       <c r="C15" s="91"/>
       <c r="D15" s="91"/>
       <c r="E15" s="10" t="s">
         <v>40</v>
       </c>
-      <c r="F15" s="212"/>
+      <c r="F15" s="180"/>
       <c r="G15" s="22"/>
       <c r="H15" s="114"/>
       <c r="I15" s="16"/>
     </row>
     <row r="16" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B16" s="21"/>
       <c r="C16" s="91"/>
       <c r="D16" s="91"/>
       <c r="E16" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="F16" s="212"/>
+      <c r="F16" s="180"/>
       <c r="G16" s="22"/>
       <c r="H16" s="114"/>
       <c r="I16" s="16"/>
     </row>
     <row r="17" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B17" s="21"/>
       <c r="C17" s="91"/>
       <c r="D17" s="91"/>
       <c r="E17" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="F17" s="212"/>
+      <c r="F17" s="180"/>
       <c r="G17" s="22"/>
       <c r="H17" s="114"/>
       <c r="I17" s="16"/>
     </row>
     <row r="18" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B18" s="21"/>
       <c r="C18" s="91"/>
       <c r="D18" s="93"/>
       <c r="E18" s="19" t="s">
         <v>100</v>
       </c>
-      <c r="F18" s="211"/>
+      <c r="F18" s="179"/>
       <c r="G18" s="22"/>
       <c r="H18" s="114"/>
       <c r="I18" s="16"/>
     </row>
     <row r="19" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B19" s="18"/>
       <c r="C19" s="92" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="92"/>
       <c r="E19" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="F19" s="213"/>
+      <c r="F19" s="181"/>
       <c r="G19" s="20" t="s">
         <v>87</v>
       </c>
       <c r="H19" s="117"/>
       <c r="I19" s="28" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="20" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B20" s="21"/>
       <c r="C20" s="93"/>
       <c r="D20" s="93"/>
       <c r="E20" s="29" t="s">
         <v>98</v>
       </c>
-      <c r="F20" s="214"/>
+      <c r="F20" s="182"/>
       <c r="G20" s="20" t="s">
         <v>86</v>
       </c>
       <c r="H20" s="118"/>
       <c r="I20" s="30"/>
     </row>
     <row r="21" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B21" s="21"/>
       <c r="C21" s="93"/>
       <c r="D21" s="93"/>
       <c r="E21" s="29" t="s">
         <v>70</v>
       </c>
-      <c r="F21" s="214"/>
+      <c r="F21" s="182"/>
       <c r="G21" s="23" t="s">
         <v>30</v>
       </c>
       <c r="H21" s="118"/>
       <c r="I21" s="30" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="22" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B22" s="21"/>
       <c r="C22" s="93"/>
       <c r="D22" s="93"/>
       <c r="E22" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="F22" s="214"/>
+      <c r="F22" s="182"/>
       <c r="G22" s="23" t="s">
         <v>31</v>
       </c>
       <c r="H22" s="118"/>
       <c r="I22" s="31"/>
     </row>
     <row r="23" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B23" s="21"/>
       <c r="C23" s="93"/>
       <c r="D23" s="93"/>
       <c r="E23" s="29" t="s">
         <v>85</v>
       </c>
-      <c r="F23" s="214"/>
+      <c r="F23" s="182"/>
       <c r="G23" s="23" t="s">
         <v>32</v>
       </c>
       <c r="H23" s="118"/>
       <c r="I23" s="31"/>
     </row>
     <row r="24" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B24" s="21"/>
       <c r="C24" s="93"/>
       <c r="D24" s="93"/>
       <c r="E24" s="29" t="s">
         <v>39</v>
       </c>
-      <c r="F24" s="214"/>
+      <c r="F24" s="182"/>
       <c r="G24" s="23" t="s">
         <v>33</v>
       </c>
       <c r="H24" s="118"/>
       <c r="I24" s="31"/>
     </row>
     <row r="25" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B25" s="21"/>
       <c r="C25" s="93"/>
       <c r="D25" s="93"/>
       <c r="E25" s="29" t="s">
         <v>52</v>
       </c>
-      <c r="F25" s="214"/>
+      <c r="F25" s="182"/>
       <c r="G25" s="23" t="s">
         <v>81</v>
       </c>
       <c r="H25" s="118"/>
       <c r="I25" s="31"/>
     </row>
     <row r="26" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B26" s="21"/>
       <c r="C26" s="93"/>
       <c r="D26" s="93"/>
       <c r="E26" s="29" t="s">
         <v>54</v>
       </c>
-      <c r="F26" s="214"/>
+      <c r="F26" s="182"/>
       <c r="G26" s="23" t="s">
         <v>104</v>
       </c>
       <c r="H26" s="118"/>
       <c r="I26" s="31"/>
     </row>
     <row r="27" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B27" s="4"/>
       <c r="C27" s="94"/>
       <c r="D27" s="94"/>
       <c r="E27" s="32" t="s">
         <v>53</v>
       </c>
-      <c r="F27" s="215"/>
+      <c r="F27" s="183"/>
       <c r="G27" s="33"/>
       <c r="H27" s="119"/>
       <c r="I27" s="34"/>
     </row>
     <row r="28" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="C28" s="95" t="s">
         <v>9</v>
       </c>
       <c r="D28" s="93"/>
       <c r="E28" s="19" t="s">
         <v>129</v>
       </c>
-      <c r="F28" s="211"/>
+      <c r="F28" s="179"/>
       <c r="G28" s="23" t="s">
         <v>56</v>
       </c>
       <c r="H28" s="115"/>
       <c r="I28" s="16"/>
     </row>
     <row r="29" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B29" s="21"/>
       <c r="C29" s="96"/>
       <c r="D29" s="93"/>
       <c r="E29" s="19" t="s">
         <v>141</v>
       </c>
-      <c r="F29" s="211"/>
+      <c r="F29" s="179"/>
       <c r="G29" s="23"/>
       <c r="H29" s="115"/>
       <c r="I29" s="16"/>
     </row>
     <row r="30" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B30" s="21"/>
       <c r="C30" s="96"/>
       <c r="D30" s="93"/>
       <c r="E30" s="19" t="s">
         <v>148</v>
       </c>
-      <c r="F30" s="211"/>
+      <c r="F30" s="179"/>
       <c r="G30" s="23"/>
       <c r="H30" s="115"/>
       <c r="I30" s="16"/>
     </row>
     <row r="31" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B31" s="21"/>
       <c r="C31" s="96"/>
       <c r="D31" s="96"/>
       <c r="E31" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="F31" s="212"/>
+      <c r="F31" s="180"/>
       <c r="G31" s="23"/>
       <c r="H31" s="115"/>
       <c r="I31" s="16"/>
     </row>
     <row r="32" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B32" s="21"/>
       <c r="C32" s="96"/>
       <c r="D32" s="96"/>
       <c r="E32" s="10" t="s">
         <v>97</v>
       </c>
-      <c r="F32" s="212"/>
+      <c r="F32" s="180"/>
       <c r="G32" s="23" t="s">
         <v>105</v>
       </c>
       <c r="H32" s="115"/>
       <c r="I32" s="16"/>
     </row>
     <row r="33" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B33" s="21"/>
       <c r="C33" s="96"/>
       <c r="D33" s="96"/>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="F33" s="212"/>
+      <c r="F33" s="180"/>
       <c r="G33" s="23" t="s">
         <v>28</v>
       </c>
       <c r="H33" s="115"/>
       <c r="I33" s="16"/>
     </row>
     <row r="34" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B34" s="21"/>
       <c r="C34" s="96"/>
       <c r="D34" s="96"/>
       <c r="E34" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="F34" s="212"/>
+      <c r="F34" s="180"/>
       <c r="G34" s="23"/>
       <c r="H34" s="115"/>
       <c r="I34" s="16"/>
     </row>
     <row r="35" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B35" s="21"/>
       <c r="C35" s="96"/>
       <c r="D35" s="96"/>
       <c r="E35" s="10" t="s">
         <v>150</v>
       </c>
-      <c r="F35" s="212"/>
+      <c r="F35" s="180"/>
       <c r="G35" s="23"/>
       <c r="H35" s="115"/>
       <c r="I35" s="16"/>
     </row>
     <row r="36" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B36" s="21"/>
       <c r="C36" s="96"/>
       <c r="D36" s="96"/>
       <c r="E36" s="10" t="s">
         <v>133</v>
       </c>
-      <c r="F36" s="212"/>
+      <c r="F36" s="180"/>
       <c r="G36" s="35"/>
       <c r="H36" s="120"/>
       <c r="I36" s="16"/>
     </row>
     <row r="37" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B37" s="36"/>
       <c r="C37" s="97" t="s">
         <v>10</v>
       </c>
       <c r="D37" s="97"/>
       <c r="E37" s="27" t="s">
         <v>63</v>
       </c>
-      <c r="F37" s="213"/>
+      <c r="F37" s="181"/>
       <c r="G37" s="20" t="s">
         <v>118</v>
       </c>
       <c r="H37" s="117"/>
       <c r="I37" s="37"/>
     </row>
     <row r="38" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B38" s="2"/>
       <c r="C38" s="89"/>
       <c r="D38" s="89"/>
       <c r="E38" s="29" t="s">
         <v>140</v>
       </c>
-      <c r="F38" s="214"/>
+      <c r="F38" s="182"/>
       <c r="G38" s="23"/>
       <c r="H38" s="118"/>
       <c r="I38" s="31"/>
     </row>
     <row r="39" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B39" s="2"/>
       <c r="C39" s="89"/>
       <c r="D39" s="89"/>
       <c r="E39" s="29" t="s">
         <v>144</v>
       </c>
-      <c r="F39" s="214"/>
+      <c r="F39" s="182"/>
       <c r="G39" s="23"/>
       <c r="H39" s="118"/>
       <c r="I39" s="31"/>
     </row>
     <row r="40" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B40" s="2"/>
       <c r="C40" s="89"/>
       <c r="D40" s="89"/>
       <c r="E40" s="29" t="s">
         <v>158</v>
       </c>
-      <c r="F40" s="214"/>
+      <c r="F40" s="182"/>
       <c r="G40" s="23" t="s">
         <v>119</v>
       </c>
       <c r="H40" s="118"/>
       <c r="I40" s="31"/>
     </row>
     <row r="41" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B41" s="2"/>
       <c r="C41" s="89"/>
       <c r="D41" s="89"/>
       <c r="E41" s="29" t="s">
         <v>128</v>
       </c>
-      <c r="F41" s="214"/>
+      <c r="F41" s="182"/>
       <c r="G41" s="23"/>
       <c r="H41" s="118"/>
       <c r="I41" s="31"/>
     </row>
     <row r="42" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B42" s="2"/>
       <c r="C42" s="89"/>
       <c r="D42" s="89"/>
       <c r="E42" s="29" t="s">
         <v>130</v>
       </c>
-      <c r="F42" s="214"/>
+      <c r="F42" s="182"/>
       <c r="G42" s="23" t="s">
         <v>120</v>
       </c>
       <c r="H42" s="118"/>
       <c r="I42" s="30" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="43" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B43" s="2"/>
       <c r="C43" s="89"/>
       <c r="D43" s="89"/>
       <c r="E43" s="29" t="s">
         <v>101</v>
       </c>
-      <c r="F43" s="214"/>
+      <c r="F43" s="182"/>
       <c r="G43" s="35"/>
       <c r="H43" s="121"/>
       <c r="I43" s="30" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="44" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B44" s="2"/>
       <c r="C44" s="89"/>
       <c r="D44" s="89"/>
       <c r="E44" s="29" t="s">
         <v>139</v>
       </c>
-      <c r="F44" s="214"/>
+      <c r="F44" s="182"/>
       <c r="G44" s="23" t="s">
         <v>88</v>
       </c>
       <c r="H44" s="118"/>
       <c r="I44" s="30"/>
     </row>
     <row r="45" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B45" s="2"/>
       <c r="C45" s="89"/>
       <c r="D45" s="89"/>
       <c r="E45" s="29" t="s">
         <v>159</v>
       </c>
-      <c r="F45" s="214"/>
+      <c r="F45" s="182"/>
       <c r="G45" s="23" t="s">
         <v>161</v>
       </c>
       <c r="H45" s="118"/>
       <c r="I45" s="30"/>
     </row>
     <row r="46" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B46" s="2"/>
       <c r="C46" s="89"/>
       <c r="D46" s="89"/>
       <c r="E46" s="29" t="s">
         <v>134</v>
       </c>
-      <c r="F46" s="214"/>
+      <c r="F46" s="182"/>
       <c r="G46" s="23" t="s">
         <v>106</v>
       </c>
       <c r="H46" s="118"/>
       <c r="I46" s="30"/>
     </row>
     <row r="47" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B47" s="2"/>
       <c r="C47" s="89"/>
       <c r="D47" s="89"/>
       <c r="E47" s="29" t="s">
         <v>135</v>
       </c>
-      <c r="F47" s="214"/>
+      <c r="F47" s="182"/>
       <c r="G47" s="23"/>
       <c r="H47" s="118"/>
       <c r="I47" s="30"/>
     </row>
     <row r="48" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B48" s="2"/>
       <c r="C48" s="98"/>
       <c r="D48" s="98"/>
       <c r="E48" s="29" t="s">
         <v>51</v>
       </c>
-      <c r="F48" s="214"/>
+      <c r="F48" s="182"/>
       <c r="G48" s="33"/>
       <c r="H48" s="119"/>
       <c r="I48" s="38" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="49" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="C49" s="92" t="s">
         <v>11</v>
       </c>
       <c r="D49" s="92"/>
       <c r="E49" s="39" t="s">
         <v>165</v>
       </c>
-      <c r="F49" s="216"/>
+      <c r="F49" s="184"/>
       <c r="G49" s="40"/>
       <c r="H49" s="116"/>
       <c r="I49" s="12" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="50" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B50" s="21"/>
       <c r="C50" s="93"/>
       <c r="D50" s="93"/>
       <c r="E50" s="41"/>
-      <c r="F50" s="217"/>
+      <c r="F50" s="185"/>
       <c r="G50" s="40"/>
       <c r="H50" s="116"/>
       <c r="I50" s="42" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="51" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B51" s="21"/>
       <c r="C51" s="93"/>
       <c r="D51" s="93"/>
       <c r="E51" s="10"/>
-      <c r="F51" s="218"/>
+      <c r="F51" s="186"/>
       <c r="G51" s="43" t="s">
         <v>160</v>
       </c>
       <c r="H51" s="122"/>
       <c r="I51" s="24" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="52" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B52" s="4"/>
       <c r="C52" s="93"/>
       <c r="D52" s="93"/>
       <c r="E52" s="14" t="s">
         <v>48</v>
       </c>
-      <c r="F52" s="219"/>
+      <c r="F52" s="187"/>
       <c r="G52" s="44"/>
       <c r="H52" s="123"/>
       <c r="I52" s="42" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="53" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="C53" s="90" t="s">
         <v>12</v>
       </c>
       <c r="D53" s="93"/>
       <c r="E53" s="45" t="s">
         <v>146</v>
       </c>
-      <c r="F53" s="218"/>
+      <c r="F53" s="186"/>
       <c r="G53" s="46"/>
       <c r="H53" s="124"/>
       <c r="I53" s="12" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="54" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B54" s="2"/>
       <c r="C54" s="91"/>
       <c r="D54" s="96"/>
       <c r="E54" s="47" t="s">
         <v>138</v>
       </c>
-      <c r="F54" s="218"/>
+      <c r="F54" s="186"/>
       <c r="G54" s="46"/>
       <c r="H54" s="124"/>
       <c r="I54" s="24"/>
     </row>
     <row r="55" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B55" s="2"/>
       <c r="C55" s="91"/>
       <c r="D55" s="93"/>
       <c r="E55" s="45" t="s">
         <v>162</v>
       </c>
-      <c r="F55" s="218"/>
+      <c r="F55" s="186"/>
       <c r="G55" s="46"/>
       <c r="H55" s="124"/>
       <c r="I55" s="24" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="56" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B56" s="2"/>
       <c r="C56" s="91"/>
       <c r="D56" s="93"/>
       <c r="E56" s="19" t="s">
         <v>155</v>
       </c>
-      <c r="F56" s="211"/>
+      <c r="F56" s="179"/>
       <c r="G56" s="46"/>
       <c r="H56" s="124"/>
       <c r="I56" s="24"/>
     </row>
     <row r="57" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B57" s="2"/>
       <c r="C57" s="91"/>
       <c r="D57" s="93"/>
       <c r="E57" s="19" t="s">
         <v>194</v>
       </c>
-      <c r="F57" s="211"/>
+      <c r="F57" s="179"/>
       <c r="G57" s="46"/>
       <c r="H57" s="124"/>
       <c r="I57" s="24"/>
     </row>
     <row r="58" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B58" s="2"/>
       <c r="C58" s="91"/>
       <c r="D58" s="93"/>
       <c r="E58" s="19" t="s">
         <v>195</v>
       </c>
-      <c r="F58" s="211"/>
+      <c r="F58" s="179"/>
       <c r="G58" s="46"/>
       <c r="H58" s="124"/>
       <c r="I58" s="24"/>
     </row>
     <row r="59" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B59" s="2"/>
       <c r="C59" s="99"/>
       <c r="E59" s="19" t="s">
         <v>178</v>
       </c>
-      <c r="F59" s="211"/>
+      <c r="F59" s="179"/>
       <c r="G59" s="22"/>
       <c r="H59" s="114"/>
       <c r="I59" s="42" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="60" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B60" s="48">
         <v>2023</v>
       </c>
       <c r="C60" s="90" t="s">
         <v>13</v>
       </c>
       <c r="D60" s="97"/>
       <c r="E60" s="27" t="s">
         <v>192</v>
       </c>
-      <c r="F60" s="213"/>
+      <c r="F60" s="181"/>
       <c r="G60" s="20" t="s">
         <v>213</v>
       </c>
       <c r="H60" s="117"/>
       <c r="I60" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="61" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B61" s="13"/>
       <c r="C61" s="91"/>
       <c r="D61" s="89"/>
       <c r="E61" s="29"/>
-      <c r="F61" s="214"/>
+      <c r="F61" s="182"/>
       <c r="G61" s="23" t="s">
         <v>219</v>
       </c>
       <c r="H61" s="118"/>
       <c r="I61" s="30"/>
     </row>
     <row r="62" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B62" s="21"/>
       <c r="C62" s="91"/>
       <c r="D62" s="89"/>
       <c r="E62" s="29" t="s">
         <v>90</v>
       </c>
-      <c r="F62" s="214"/>
+      <c r="F62" s="182"/>
       <c r="G62" s="23" t="s">
         <v>29</v>
       </c>
       <c r="H62" s="118"/>
       <c r="I62" s="30"/>
     </row>
     <row r="63" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B63" s="21"/>
       <c r="C63" s="91"/>
       <c r="D63" s="89"/>
       <c r="E63" s="29" t="s">
         <v>149</v>
       </c>
-      <c r="F63" s="214"/>
+      <c r="F63" s="182"/>
       <c r="G63" s="23" t="s">
         <v>198</v>
       </c>
       <c r="H63" s="118"/>
       <c r="I63" s="30"/>
     </row>
     <row r="64" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B64" s="21"/>
       <c r="C64" s="91"/>
       <c r="D64" s="89"/>
       <c r="E64" s="29" t="s">
         <v>151</v>
       </c>
-      <c r="F64" s="214"/>
+      <c r="F64" s="182"/>
       <c r="G64" s="35"/>
       <c r="H64" s="121"/>
       <c r="I64" s="30" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="65" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B65" s="21"/>
       <c r="C65" s="91"/>
       <c r="D65" s="89"/>
       <c r="E65" s="29" t="s">
         <v>176</v>
       </c>
-      <c r="F65" s="214"/>
+      <c r="F65" s="182"/>
       <c r="G65" s="23" t="s">
         <v>107</v>
       </c>
       <c r="H65" s="118"/>
       <c r="I65" s="30"/>
     </row>
     <row r="66" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B66" s="21"/>
       <c r="C66" s="91"/>
       <c r="D66" s="89"/>
       <c r="E66" s="29" t="s">
         <v>167</v>
       </c>
-      <c r="F66" s="214"/>
+      <c r="F66" s="182"/>
       <c r="G66" s="23" t="s">
         <v>108</v>
       </c>
       <c r="H66" s="118"/>
       <c r="I66" s="30" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="67" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B67" s="21"/>
       <c r="C67" s="91"/>
       <c r="D67" s="89"/>
       <c r="E67" s="29" t="s">
         <v>164</v>
       </c>
-      <c r="F67" s="214"/>
+      <c r="F67" s="182"/>
       <c r="G67" s="23" t="s">
         <v>109</v>
       </c>
       <c r="H67" s="118"/>
       <c r="I67" s="30"/>
     </row>
     <row r="68" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B68" s="21"/>
       <c r="C68" s="91"/>
       <c r="D68" s="89"/>
       <c r="E68" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="F68" s="214"/>
+      <c r="F68" s="182"/>
       <c r="G68" s="23" t="s">
         <v>112</v>
       </c>
       <c r="H68" s="118"/>
       <c r="I68" s="30" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="69" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B69" s="21"/>
       <c r="C69" s="91"/>
       <c r="D69" s="89"/>
       <c r="E69" s="29" t="s">
         <v>218</v>
       </c>
-      <c r="F69" s="214"/>
+      <c r="F69" s="182"/>
       <c r="G69" s="23"/>
       <c r="H69" s="118"/>
       <c r="I69" s="30"/>
     </row>
     <row r="70" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B70" s="21"/>
       <c r="C70" s="91"/>
       <c r="D70" s="89"/>
       <c r="E70" s="29" t="s">
         <v>157</v>
       </c>
-      <c r="F70" s="214"/>
+      <c r="F70" s="182"/>
       <c r="G70" s="23" t="s">
         <v>114</v>
       </c>
       <c r="H70" s="118"/>
       <c r="I70" s="30" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="71" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B71" s="21"/>
       <c r="C71" s="91"/>
       <c r="D71" s="89"/>
       <c r="E71" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="F71" s="214"/>
+      <c r="F71" s="182"/>
       <c r="G71" s="23" t="s">
         <v>116</v>
       </c>
       <c r="H71" s="118"/>
       <c r="I71" s="30"/>
     </row>
     <row r="72" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B72" s="21"/>
       <c r="C72" s="91"/>
       <c r="D72" s="89"/>
       <c r="E72" s="29" t="s">
         <v>244</v>
       </c>
-      <c r="F72" s="214"/>
+      <c r="F72" s="182"/>
       <c r="G72" s="23"/>
       <c r="H72" s="118"/>
       <c r="I72" s="30"/>
     </row>
     <row r="73" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B73" s="21"/>
       <c r="C73" s="91"/>
       <c r="D73" s="89"/>
       <c r="E73" s="29" t="s">
         <v>200</v>
       </c>
-      <c r="F73" s="214"/>
+      <c r="F73" s="182"/>
       <c r="G73" s="23" t="s">
         <v>125</v>
       </c>
       <c r="H73" s="118"/>
       <c r="I73" s="30" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="74" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B74" s="21"/>
       <c r="C74" s="91"/>
       <c r="D74" s="89"/>
       <c r="E74" s="29" t="s">
         <v>181</v>
       </c>
-      <c r="F74" s="214"/>
+      <c r="F74" s="182"/>
       <c r="G74" s="23" t="s">
         <v>80</v>
       </c>
       <c r="H74" s="118"/>
       <c r="I74" s="30"/>
     </row>
     <row r="75" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B75" s="21"/>
       <c r="C75" s="100"/>
       <c r="D75" s="98"/>
       <c r="E75" s="29" t="s">
         <v>121</v>
       </c>
-      <c r="F75" s="214"/>
+      <c r="F75" s="182"/>
       <c r="G75" s="23" t="s">
         <v>203</v>
       </c>
       <c r="H75" s="118"/>
       <c r="I75" s="49"/>
     </row>
     <row r="76" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B76" s="4"/>
       <c r="C76" s="101"/>
       <c r="D76" s="102"/>
       <c r="E76" s="32" t="s">
         <v>147</v>
       </c>
-      <c r="F76" s="214"/>
+      <c r="F76" s="182"/>
       <c r="G76" s="23" t="s">
         <v>199</v>
       </c>
       <c r="H76" s="118"/>
       <c r="I76" s="50"/>
     </row>
     <row r="77" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B77" s="3">
         <v>2023</v>
       </c>
       <c r="C77" s="89" t="s">
         <v>14</v>
       </c>
       <c r="D77" s="89"/>
       <c r="E77" s="51" t="s">
         <v>65</v>
       </c>
-      <c r="F77" s="220"/>
+      <c r="F77" s="188"/>
       <c r="G77" s="20" t="s">
         <v>61</v>
       </c>
       <c r="H77" s="117"/>
       <c r="I77" s="37"/>
     </row>
     <row r="78" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B78" s="2"/>
       <c r="C78" s="89"/>
       <c r="D78" s="89"/>
       <c r="E78" s="10" t="s">
         <v>63</v>
       </c>
-      <c r="F78" s="212"/>
+      <c r="F78" s="180"/>
       <c r="G78" s="23" t="s">
         <v>57</v>
       </c>
       <c r="H78" s="118"/>
       <c r="I78" s="30" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="79" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B79" s="2"/>
       <c r="C79" s="89"/>
       <c r="D79" s="89"/>
       <c r="E79" s="10" t="s">
         <v>242</v>
       </c>
-      <c r="F79" s="212"/>
+      <c r="F79" s="180"/>
       <c r="G79" s="23"/>
       <c r="H79" s="118"/>
       <c r="I79" s="30"/>
     </row>
     <row r="80" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B80" s="2"/>
       <c r="C80" s="89"/>
       <c r="D80" s="89"/>
       <c r="E80" s="10" t="s">
         <v>236</v>
       </c>
-      <c r="F80" s="212"/>
+      <c r="F80" s="180"/>
       <c r="G80" s="23" t="s">
         <v>220</v>
       </c>
       <c r="H80" s="118"/>
       <c r="I80" s="30" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="81" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B81" s="2"/>
       <c r="C81" s="89"/>
       <c r="D81" s="89"/>
       <c r="E81" s="10" t="s">
         <v>166</v>
       </c>
-      <c r="F81" s="212"/>
+      <c r="F81" s="180"/>
       <c r="G81" s="23" t="s">
         <v>174</v>
       </c>
       <c r="H81" s="118"/>
       <c r="I81" s="31"/>
     </row>
     <row r="82" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B82" s="2"/>
       <c r="C82" s="89"/>
       <c r="D82" s="89"/>
       <c r="E82" s="10" t="s">
         <v>182</v>
       </c>
-      <c r="F82" s="212"/>
+      <c r="F82" s="180"/>
       <c r="G82" s="23"/>
       <c r="H82" s="118"/>
       <c r="I82" s="30" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="83" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B83" s="2"/>
       <c r="C83" s="89"/>
       <c r="D83" s="89"/>
       <c r="E83" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="F83" s="212"/>
+      <c r="F83" s="180"/>
       <c r="G83" s="23" t="s">
         <v>175</v>
       </c>
       <c r="H83" s="118"/>
       <c r="I83" s="49"/>
     </row>
     <row r="84" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B84" s="2"/>
       <c r="C84" s="89"/>
       <c r="D84" s="89"/>
       <c r="E84" s="10" t="s">
         <v>137</v>
       </c>
-      <c r="F84" s="212"/>
+      <c r="F84" s="180"/>
       <c r="G84" s="23" t="s">
         <v>173</v>
       </c>
       <c r="H84" s="118"/>
       <c r="I84" s="49"/>
     </row>
     <row r="85" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B85" s="2"/>
       <c r="C85" s="89"/>
       <c r="D85" s="89"/>
       <c r="E85" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="F85" s="212"/>
+      <c r="F85" s="180"/>
       <c r="G85" s="23" t="s">
         <v>184</v>
       </c>
       <c r="H85" s="118"/>
       <c r="I85" s="30" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="86" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B86" s="2"/>
       <c r="C86" s="89"/>
       <c r="D86" s="89"/>
       <c r="E86" s="10" t="s">
         <v>201</v>
       </c>
-      <c r="F86" s="212"/>
+      <c r="F86" s="180"/>
       <c r="G86" s="23" t="s">
         <v>222</v>
       </c>
       <c r="H86" s="118"/>
       <c r="I86" s="30" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="87" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B87" s="2"/>
       <c r="C87" s="89"/>
       <c r="D87" s="89"/>
       <c r="E87" s="10" t="s">
         <v>261</v>
       </c>
-      <c r="F87" s="212"/>
+      <c r="F87" s="180"/>
       <c r="G87" s="23" t="s">
         <v>257</v>
       </c>
       <c r="H87" s="118"/>
       <c r="I87" s="30" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="88" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B88" s="2"/>
       <c r="C88" s="89"/>
       <c r="D88" s="89"/>
       <c r="E88" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="F88" s="212"/>
+      <c r="F88" s="180"/>
       <c r="G88" s="23" t="s">
         <v>259</v>
       </c>
       <c r="H88" s="118"/>
       <c r="I88" s="31"/>
     </row>
     <row r="89" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B89" s="2"/>
       <c r="C89" s="89"/>
       <c r="D89" s="89"/>
       <c r="E89" s="10" t="s">
         <v>196</v>
       </c>
-      <c r="F89" s="212"/>
+      <c r="F89" s="180"/>
       <c r="G89" s="35"/>
       <c r="H89" s="121"/>
       <c r="I89" s="30" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="90" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B90" s="2"/>
       <c r="C90" s="89"/>
       <c r="D90" s="89"/>
       <c r="E90" s="10" t="s">
         <v>197</v>
       </c>
-      <c r="F90" s="212"/>
+      <c r="F90" s="180"/>
       <c r="G90" s="23" t="s">
         <v>232</v>
       </c>
       <c r="H90" s="118"/>
       <c r="I90" s="31"/>
     </row>
     <row r="91" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B91" s="2"/>
       <c r="C91" s="89"/>
       <c r="D91" s="89"/>
       <c r="E91" s="10" t="s">
         <v>256</v>
       </c>
-      <c r="F91" s="212"/>
+      <c r="F91" s="180"/>
       <c r="G91" s="23"/>
       <c r="H91" s="118"/>
       <c r="I91" s="31"/>
     </row>
     <row r="92" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B92" s="2"/>
       <c r="C92" s="89"/>
       <c r="D92" s="89"/>
       <c r="E92" s="10" t="s">
         <v>190</v>
       </c>
-      <c r="F92" s="212"/>
+      <c r="F92" s="180"/>
       <c r="G92" s="23" t="s">
         <v>214</v>
       </c>
       <c r="H92" s="118"/>
       <c r="I92" s="31"/>
     </row>
     <row r="93" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B93" s="52">
         <v>2023</v>
       </c>
       <c r="C93" s="97" t="s">
         <v>15</v>
       </c>
       <c r="D93" s="97"/>
       <c r="E93" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="F93" s="213"/>
+      <c r="F93" s="181"/>
       <c r="G93" s="53"/>
       <c r="H93" s="125"/>
       <c r="I93" s="28" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="94" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B94" s="2"/>
       <c r="C94" s="89"/>
       <c r="D94" s="89"/>
       <c r="E94" s="29" t="s">
         <v>243</v>
       </c>
-      <c r="F94" s="214"/>
+      <c r="F94" s="182"/>
       <c r="G94" s="35"/>
       <c r="H94" s="121"/>
       <c r="I94" s="30"/>
     </row>
     <row r="95" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B95" s="2"/>
       <c r="C95" s="89"/>
       <c r="D95" s="89"/>
       <c r="E95" s="29" t="s">
         <v>280</v>
       </c>
-      <c r="F95" s="214"/>
+      <c r="F95" s="182"/>
       <c r="G95" s="23" t="s">
         <v>284</v>
       </c>
       <c r="H95" s="118"/>
       <c r="I95" s="30"/>
     </row>
     <row r="96" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B96" s="2"/>
       <c r="C96" s="89"/>
       <c r="D96" s="89"/>
       <c r="E96" s="29" t="s">
         <v>282</v>
       </c>
-      <c r="F96" s="214"/>
+      <c r="F96" s="182"/>
       <c r="G96" s="23" t="s">
         <v>185</v>
       </c>
       <c r="H96" s="118"/>
       <c r="I96" s="30"/>
     </row>
     <row r="97" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B97" s="2"/>
       <c r="C97" s="89"/>
       <c r="D97" s="89"/>
       <c r="E97" s="29" t="s">
         <v>163</v>
       </c>
-      <c r="F97" s="214"/>
+      <c r="F97" s="182"/>
       <c r="G97" s="23"/>
       <c r="H97" s="118"/>
       <c r="I97" s="30" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="98" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B98" s="2"/>
       <c r="C98" s="89"/>
       <c r="D98" s="89"/>
       <c r="E98" s="29" t="s">
         <v>248</v>
       </c>
-      <c r="F98" s="214"/>
+      <c r="F98" s="182"/>
       <c r="G98" s="23" t="s">
         <v>285</v>
       </c>
       <c r="H98" s="118"/>
       <c r="I98" s="30"/>
     </row>
     <row r="99" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B99" s="2"/>
       <c r="C99" s="89"/>
       <c r="D99" s="89"/>
       <c r="E99" s="29" t="s">
         <v>235</v>
       </c>
-      <c r="F99" s="214"/>
+      <c r="F99" s="182"/>
       <c r="G99" s="23" t="s">
         <v>89</v>
       </c>
       <c r="H99" s="118"/>
       <c r="I99" s="30" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="100" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B100" s="2"/>
       <c r="C100" s="89"/>
       <c r="D100" s="89"/>
       <c r="E100" s="29" t="s">
         <v>255</v>
       </c>
-      <c r="F100" s="214"/>
+      <c r="F100" s="182"/>
       <c r="G100" s="23" t="s">
         <v>270</v>
       </c>
       <c r="H100" s="118"/>
       <c r="I100" s="30"/>
     </row>
     <row r="101" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B101" s="54"/>
       <c r="C101" s="102"/>
       <c r="D101" s="102"/>
       <c r="E101" s="32" t="s">
         <v>269</v>
       </c>
-      <c r="F101" s="215"/>
+      <c r="F101" s="183"/>
       <c r="G101" s="55"/>
       <c r="H101" s="126"/>
       <c r="I101" s="38"/>
     </row>
     <row r="102" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B102" s="21"/>
       <c r="C102" s="89" t="s">
         <v>16</v>
       </c>
       <c r="D102" s="89"/>
       <c r="E102" s="29" t="s">
         <v>193</v>
       </c>
-      <c r="F102" s="214"/>
+      <c r="F102" s="182"/>
       <c r="G102" s="22"/>
       <c r="H102" s="112"/>
       <c r="I102" s="30" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="103" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B103" s="21"/>
       <c r="C103" s="89"/>
       <c r="D103" s="89"/>
       <c r="E103" s="29" t="s">
         <v>202</v>
       </c>
-      <c r="F103" s="214"/>
+      <c r="F103" s="182"/>
       <c r="G103" s="22"/>
       <c r="H103" s="112"/>
       <c r="I103" s="30" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="104" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B104" s="21"/>
       <c r="C104" s="89"/>
       <c r="D104" s="89"/>
       <c r="E104" s="29" t="s">
         <v>266</v>
       </c>
-      <c r="F104" s="214"/>
+      <c r="F104" s="182"/>
       <c r="G104" s="22"/>
       <c r="H104" s="112"/>
       <c r="I104" s="30" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="105" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B105" s="21"/>
       <c r="C105" s="89"/>
       <c r="D105" s="89"/>
       <c r="E105" s="29" t="s">
         <v>226</v>
       </c>
-      <c r="F105" s="214"/>
+      <c r="F105" s="182"/>
       <c r="G105" s="22"/>
       <c r="H105" s="112"/>
       <c r="I105" s="30" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="106" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B106" s="21"/>
       <c r="C106" s="89"/>
       <c r="D106" s="89"/>
       <c r="E106" s="29" t="s">
         <v>245</v>
       </c>
-      <c r="F106" s="214"/>
+      <c r="F106" s="182"/>
       <c r="G106" s="22"/>
       <c r="H106" s="112"/>
       <c r="I106" s="30" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="107" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B107" s="21"/>
       <c r="C107" s="89"/>
       <c r="D107" s="89"/>
       <c r="E107" s="29" t="s">
         <v>283</v>
       </c>
-      <c r="F107" s="214"/>
+      <c r="F107" s="182"/>
       <c r="G107" s="23" t="s">
         <v>286</v>
       </c>
       <c r="H107" s="118"/>
       <c r="I107" s="30" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="108" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B108" s="21"/>
       <c r="C108" s="89"/>
       <c r="D108" s="89"/>
       <c r="E108" s="29" t="s">
         <v>171</v>
       </c>
-      <c r="F108" s="214"/>
+      <c r="F108" s="182"/>
       <c r="G108" s="22"/>
       <c r="H108" s="116"/>
       <c r="I108" s="56"/>
     </row>
     <row r="109" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B109" s="21"/>
       <c r="C109" s="89"/>
       <c r="D109" s="89"/>
       <c r="E109" s="29" t="s">
         <v>267</v>
       </c>
-      <c r="F109" s="214"/>
+      <c r="F109" s="182"/>
       <c r="G109" s="22"/>
       <c r="H109" s="112"/>
       <c r="I109" s="30"/>
     </row>
     <row r="110" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B110" s="21"/>
       <c r="C110" s="89"/>
       <c r="D110" s="89"/>
       <c r="E110" s="29" t="s">
         <v>237</v>
       </c>
-      <c r="F110" s="214"/>
+      <c r="F110" s="182"/>
       <c r="G110" s="22"/>
       <c r="H110" s="116"/>
       <c r="I110" s="56"/>
     </row>
     <row r="111" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B111" s="21"/>
       <c r="C111" s="89"/>
       <c r="D111" s="89"/>
       <c r="E111" s="29" t="s">
         <v>83</v>
       </c>
-      <c r="F111" s="214"/>
+      <c r="F111" s="182"/>
       <c r="G111" s="23" t="s">
         <v>177</v>
       </c>
       <c r="H111" s="118"/>
       <c r="I111" s="31"/>
     </row>
     <row r="112" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B112" s="21"/>
       <c r="C112" s="89"/>
       <c r="D112" s="89"/>
       <c r="E112" s="29" t="s">
         <v>268</v>
       </c>
-      <c r="F112" s="214"/>
+      <c r="F112" s="182"/>
       <c r="G112" s="23"/>
       <c r="H112" s="118"/>
       <c r="I112" s="31"/>
     </row>
     <row r="113" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B113" s="21"/>
       <c r="C113" s="89"/>
       <c r="D113" s="89"/>
       <c r="E113" s="29" t="s">
         <v>38</v>
       </c>
-      <c r="F113" s="214"/>
+      <c r="F113" s="182"/>
       <c r="G113" s="23" t="s">
         <v>223</v>
       </c>
       <c r="H113" s="118"/>
       <c r="I113" s="31"/>
     </row>
     <row r="114" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B114" s="4"/>
       <c r="C114" s="102"/>
       <c r="D114" s="102"/>
       <c r="E114" s="32" t="s">
         <v>45</v>
       </c>
-      <c r="F114" s="215"/>
+      <c r="F114" s="183"/>
       <c r="G114" s="57"/>
       <c r="H114" s="127"/>
       <c r="I114" s="34"/>
     </row>
     <row r="115" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="I115" s="58"/>
     </row>
     <row r="116" spans="2:9" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="117" spans="2:9" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="118" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="E118" s="59"/>
-      <c r="F118" s="221"/>
+      <c r="F118" s="189"/>
       <c r="G118" s="58"/>
       <c r="H118" s="128"/>
       <c r="I118" s="58"/>
     </row>
     <row r="119" spans="2:9" ht="21" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B119" s="336" t="s">
+      <c r="B119" s="268" t="s">
         <v>6</v>
       </c>
-      <c r="C119" s="337"/>
-[...5 lines deleted...]
-      <c r="I119" s="338"/>
+      <c r="C119" s="269"/>
+      <c r="D119" s="269"/>
+      <c r="E119" s="269"/>
+      <c r="F119" s="269"/>
+      <c r="G119" s="269"/>
+      <c r="H119" s="269"/>
+      <c r="I119" s="270"/>
     </row>
     <row r="120" spans="2:9" ht="18" hidden="1" x14ac:dyDescent="0.25">
       <c r="B120" s="60" t="s">
         <v>0</v>
       </c>
       <c r="C120" s="103" t="s">
         <v>1</v>
       </c>
       <c r="D120" s="103"/>
       <c r="E120" s="61" t="s">
         <v>2</v>
       </c>
-      <c r="F120" s="222"/>
+      <c r="F120" s="190"/>
       <c r="G120" s="62" t="s">
         <v>3</v>
       </c>
       <c r="H120" s="129"/>
       <c r="I120" s="62" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="121" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="C121" s="89" t="s">
         <v>42</v>
       </c>
       <c r="D121" s="89"/>
       <c r="E121" s="10" t="s">
         <v>136</v>
       </c>
-      <c r="F121" s="212"/>
+      <c r="F121" s="180"/>
       <c r="G121" s="23" t="s">
         <v>274</v>
       </c>
       <c r="H121" s="118"/>
       <c r="I121" s="30" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="122" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B122" s="3"/>
       <c r="C122" s="89"/>
       <c r="D122" s="89"/>
       <c r="E122" s="10" t="s">
         <v>275</v>
       </c>
-      <c r="F122" s="212"/>
+      <c r="F122" s="180"/>
       <c r="G122" s="63"/>
       <c r="H122" s="118"/>
       <c r="I122" s="30" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="123" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B123" s="3"/>
       <c r="C123" s="89"/>
       <c r="D123" s="89"/>
       <c r="E123" s="10" t="s">
         <v>277</v>
       </c>
-      <c r="F123" s="212"/>
+      <c r="F123" s="180"/>
       <c r="G123" s="63" t="s">
         <v>188</v>
       </c>
       <c r="H123" s="118"/>
       <c r="I123" s="30" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="124" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B124" s="3"/>
       <c r="C124" s="89"/>
       <c r="D124" s="89"/>
       <c r="E124" s="10" t="s">
         <v>331</v>
       </c>
-      <c r="F124" s="212"/>
+      <c r="F124" s="180"/>
       <c r="G124" s="63"/>
       <c r="H124" s="118"/>
       <c r="I124" s="30"/>
     </row>
     <row r="125" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B125" s="3"/>
       <c r="C125" s="89"/>
       <c r="D125" s="89"/>
       <c r="E125" s="10" t="s">
         <v>313</v>
       </c>
-      <c r="F125" s="212"/>
+      <c r="F125" s="180"/>
       <c r="G125" s="63"/>
       <c r="H125" s="118"/>
       <c r="I125" s="30" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="126" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B126" s="3"/>
       <c r="C126" s="89"/>
       <c r="D126" s="89"/>
       <c r="E126" s="10" t="s">
         <v>271</v>
       </c>
-      <c r="F126" s="212"/>
+      <c r="F126" s="180"/>
       <c r="G126" s="63" t="s">
         <v>187</v>
       </c>
       <c r="H126" s="118"/>
       <c r="I126" s="64" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="127" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B127" s="3"/>
       <c r="C127" s="89"/>
       <c r="D127" s="89"/>
       <c r="E127" s="10" t="s">
         <v>327</v>
       </c>
-      <c r="F127" s="212"/>
+      <c r="F127" s="180"/>
       <c r="G127" s="63"/>
       <c r="H127" s="118"/>
       <c r="I127" s="64"/>
     </row>
     <row r="128" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B128" s="3"/>
       <c r="C128" s="89"/>
       <c r="D128" s="89"/>
       <c r="E128" s="10" t="s">
         <v>143</v>
       </c>
-      <c r="F128" s="212"/>
+      <c r="F128" s="180"/>
       <c r="G128" s="23" t="s">
         <v>258</v>
       </c>
       <c r="H128" s="118"/>
       <c r="I128" s="64" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="129" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B129" s="3"/>
       <c r="C129" s="89"/>
       <c r="D129" s="89"/>
       <c r="E129" s="10" t="s">
         <v>317</v>
       </c>
-      <c r="F129" s="212"/>
+      <c r="F129" s="180"/>
       <c r="G129" s="23"/>
       <c r="H129" s="118"/>
       <c r="I129" s="64" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="130" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B130" s="3"/>
       <c r="C130" s="89"/>
       <c r="D130" s="89"/>
       <c r="E130" s="10" t="s">
         <v>322</v>
       </c>
-      <c r="F130" s="212"/>
+      <c r="F130" s="180"/>
       <c r="G130" s="23" t="s">
         <v>260</v>
       </c>
       <c r="H130" s="118"/>
       <c r="I130" s="64" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="131" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B131" s="3"/>
       <c r="C131" s="89"/>
       <c r="D131" s="89"/>
       <c r="E131" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="F131" s="212"/>
+      <c r="F131" s="180"/>
       <c r="G131" s="23"/>
       <c r="H131" s="118"/>
       <c r="I131" s="64" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="132" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B132" s="3"/>
       <c r="C132" s="89"/>
       <c r="D132" s="89"/>
       <c r="E132" s="10" t="s">
         <v>246</v>
       </c>
-      <c r="F132" s="212"/>
+      <c r="F132" s="180"/>
       <c r="G132" s="23" t="s">
         <v>189</v>
       </c>
       <c r="H132" s="118"/>
       <c r="I132" s="30" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="133" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B133" s="3"/>
       <c r="C133" s="89"/>
       <c r="D133" s="89"/>
       <c r="E133" s="10" t="s">
         <v>145</v>
       </c>
-      <c r="F133" s="212"/>
+      <c r="F133" s="180"/>
       <c r="G133" s="23" t="s">
         <v>302</v>
       </c>
       <c r="H133" s="118"/>
       <c r="I133" s="30" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="134" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B134" s="65"/>
       <c r="C134" s="104"/>
       <c r="D134" s="104"/>
       <c r="E134" s="14" t="s">
         <v>262</v>
       </c>
-      <c r="F134" s="223"/>
+      <c r="F134" s="191"/>
       <c r="G134" s="33"/>
       <c r="H134" s="121"/>
       <c r="I134" s="30" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="135" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="C135" s="89" t="s">
         <v>5</v>
       </c>
       <c r="D135" s="89"/>
       <c r="E135" s="29" t="s">
         <v>63</v>
       </c>
-      <c r="F135" s="214"/>
+      <c r="F135" s="182"/>
       <c r="G135" s="20" t="s">
         <v>292</v>
       </c>
       <c r="H135" s="117"/>
       <c r="I135" s="28" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="136" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B136" s="21"/>
       <c r="C136" s="89"/>
       <c r="D136" s="89"/>
       <c r="E136" s="29" t="s">
         <v>304</v>
       </c>
-      <c r="F136" s="214"/>
+      <c r="F136" s="182"/>
       <c r="G136" s="23"/>
       <c r="H136" s="118"/>
       <c r="I136" s="30"/>
     </row>
     <row r="137" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B137" s="21"/>
       <c r="C137" s="89"/>
       <c r="D137" s="89"/>
       <c r="E137" s="29" t="s">
         <v>191</v>
       </c>
-      <c r="F137" s="214"/>
+      <c r="F137" s="182"/>
       <c r="G137" s="23" t="s">
         <v>58</v>
       </c>
       <c r="H137" s="118"/>
       <c r="I137" s="30" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="138" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B138" s="21"/>
       <c r="C138" s="89"/>
       <c r="D138" s="89"/>
       <c r="E138" s="29" t="s">
         <v>315</v>
       </c>
-      <c r="F138" s="214"/>
+      <c r="F138" s="182"/>
       <c r="G138" s="23"/>
       <c r="H138" s="118"/>
       <c r="I138" s="30"/>
     </row>
     <row r="139" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B139" s="21"/>
       <c r="C139" s="89"/>
       <c r="D139" s="89"/>
       <c r="E139" s="29" t="s">
         <v>323</v>
       </c>
-      <c r="F139" s="214"/>
+      <c r="F139" s="182"/>
       <c r="G139" s="23"/>
       <c r="H139" s="118"/>
       <c r="I139" s="30" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="140" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B140" s="21"/>
       <c r="C140" s="89"/>
       <c r="D140" s="89"/>
       <c r="E140" s="29" t="s">
         <v>308</v>
       </c>
-      <c r="F140" s="214"/>
+      <c r="F140" s="182"/>
       <c r="G140" s="23"/>
       <c r="H140" s="118"/>
       <c r="I140" s="30" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="141" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B141" s="21"/>
       <c r="C141" s="89"/>
       <c r="D141" s="89"/>
       <c r="E141" s="29" t="s">
         <v>69</v>
       </c>
-      <c r="F141" s="214"/>
+      <c r="F141" s="182"/>
       <c r="G141" s="23" t="s">
         <v>221</v>
       </c>
       <c r="H141" s="118"/>
       <c r="I141" s="30"/>
     </row>
     <row r="142" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B142" s="21"/>
       <c r="C142" s="89"/>
       <c r="D142" s="89"/>
       <c r="E142" s="29" t="s">
         <v>326</v>
       </c>
-      <c r="F142" s="214"/>
+      <c r="F142" s="182"/>
       <c r="G142" s="23" t="s">
         <v>363</v>
       </c>
       <c r="H142" s="118"/>
       <c r="I142" s="30" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="143" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B143" s="66"/>
       <c r="C143" s="105"/>
       <c r="D143" s="105"/>
       <c r="E143" s="29" t="s">
         <v>102</v>
       </c>
-      <c r="F143" s="214"/>
+      <c r="F143" s="182"/>
       <c r="G143" s="55" t="s">
         <v>60</v>
       </c>
       <c r="H143" s="126"/>
       <c r="I143" s="50"/>
     </row>
     <row r="144" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="C144" s="97" t="s">
         <v>7</v>
       </c>
       <c r="D144" s="97"/>
       <c r="E144" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="F144" s="218"/>
+      <c r="F144" s="186"/>
       <c r="G144" s="43" t="s">
         <v>265</v>
       </c>
       <c r="H144" s="122"/>
       <c r="I144" s="24" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="145" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B145" s="2"/>
       <c r="C145" s="89"/>
       <c r="D145" s="89"/>
       <c r="E145" s="10" t="s">
         <v>156</v>
       </c>
-      <c r="F145" s="218"/>
+      <c r="F145" s="186"/>
       <c r="G145" s="67" t="s">
         <v>364</v>
       </c>
       <c r="H145" s="130"/>
       <c r="I145" s="24" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="146" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B146" s="2"/>
       <c r="C146" s="89"/>
       <c r="D146" s="89"/>
       <c r="E146" s="10" t="s">
         <v>361</v>
       </c>
-      <c r="F146" s="218"/>
+      <c r="F146" s="186"/>
       <c r="G146" s="68"/>
       <c r="H146" s="131"/>
       <c r="I146" s="24"/>
     </row>
     <row r="147" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B147" s="2"/>
       <c r="C147" s="89"/>
       <c r="D147" s="89"/>
       <c r="E147" s="10" t="s">
         <v>318</v>
       </c>
-      <c r="F147" s="218"/>
+      <c r="F147" s="186"/>
       <c r="G147" s="67" t="s">
         <v>344</v>
       </c>
       <c r="H147" s="130"/>
       <c r="I147" s="12" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="148" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B148" s="2"/>
       <c r="C148" s="89"/>
       <c r="D148" s="89"/>
       <c r="E148" s="10" t="s">
         <v>352</v>
       </c>
-      <c r="F148" s="218"/>
+      <c r="F148" s="186"/>
       <c r="G148" s="67"/>
       <c r="H148" s="130"/>
       <c r="I148" s="24"/>
     </row>
     <row r="149" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B149" s="2"/>
       <c r="C149" s="89"/>
       <c r="D149" s="89"/>
       <c r="E149" s="10" t="s">
         <v>316</v>
       </c>
-      <c r="F149" s="218"/>
+      <c r="F149" s="186"/>
       <c r="G149" s="67"/>
       <c r="H149" s="130"/>
       <c r="I149" s="24" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="150" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B150" s="2"/>
       <c r="C150" s="89"/>
       <c r="D150" s="89"/>
       <c r="E150" s="10" t="s">
         <v>355</v>
       </c>
-      <c r="F150" s="218"/>
+      <c r="F150" s="186"/>
       <c r="G150" s="67"/>
       <c r="H150" s="130"/>
       <c r="I150" s="24"/>
     </row>
     <row r="151" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B151" s="2"/>
       <c r="C151" s="89"/>
       <c r="D151" s="89"/>
       <c r="E151" s="10" t="s">
         <v>312</v>
       </c>
-      <c r="F151" s="218"/>
+      <c r="F151" s="186"/>
       <c r="G151" s="67" t="s">
         <v>281</v>
       </c>
       <c r="H151" s="130"/>
       <c r="I151" s="24"/>
     </row>
     <row r="152" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B152" s="2"/>
       <c r="C152" s="89"/>
       <c r="D152" s="89"/>
       <c r="E152" s="10" t="s">
         <v>227</v>
       </c>
-      <c r="F152" s="218"/>
+      <c r="F152" s="186"/>
       <c r="G152" s="43" t="s">
         <v>228</v>
       </c>
       <c r="H152" s="122"/>
       <c r="I152" s="69"/>
     </row>
     <row r="153" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B153" s="2"/>
       <c r="C153" s="89"/>
       <c r="D153" s="89"/>
       <c r="E153" s="10" t="s">
         <v>249</v>
       </c>
-      <c r="F153" s="218"/>
+      <c r="F153" s="186"/>
       <c r="G153" s="43" t="s">
         <v>229</v>
       </c>
       <c r="H153" s="122"/>
       <c r="I153" s="24" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="154" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B154" s="2"/>
       <c r="C154" s="89"/>
       <c r="D154" s="89"/>
       <c r="E154" s="10" t="s">
         <v>383</v>
       </c>
-      <c r="F154" s="218"/>
+      <c r="F154" s="186"/>
       <c r="G154" s="43"/>
       <c r="H154" s="122"/>
       <c r="I154" s="24"/>
     </row>
     <row r="155" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B155" s="2"/>
       <c r="C155" s="89"/>
       <c r="D155" s="89"/>
       <c r="E155" s="10" t="s">
         <v>320</v>
       </c>
-      <c r="F155" s="218"/>
+      <c r="F155" s="186"/>
       <c r="G155" s="43"/>
       <c r="H155" s="122"/>
       <c r="I155" s="24" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="156" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B156" s="2"/>
       <c r="C156" s="89"/>
       <c r="D156" s="89"/>
       <c r="E156" s="10" t="s">
         <v>346</v>
       </c>
-      <c r="F156" s="218"/>
+      <c r="F156" s="186"/>
       <c r="G156" s="43"/>
       <c r="H156" s="122"/>
       <c r="I156" s="24"/>
     </row>
     <row r="157" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B157" s="2"/>
       <c r="C157" s="89"/>
       <c r="D157" s="89"/>
       <c r="E157" s="10" t="s">
         <v>295</v>
       </c>
-      <c r="F157" s="218"/>
+      <c r="F157" s="186"/>
       <c r="G157" s="43"/>
       <c r="H157" s="122"/>
       <c r="I157" s="24" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="158" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B158" s="2"/>
       <c r="C158" s="89"/>
       <c r="D158" s="89"/>
       <c r="E158" s="10" t="s">
         <v>293</v>
       </c>
-      <c r="F158" s="218"/>
+      <c r="F158" s="186"/>
       <c r="G158" s="43"/>
       <c r="H158" s="122"/>
       <c r="I158" s="24" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="159" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B159" s="2"/>
       <c r="C159" s="89"/>
       <c r="D159" s="89"/>
       <c r="E159" s="10" t="s">
         <v>356</v>
       </c>
-      <c r="F159" s="218"/>
+      <c r="F159" s="186"/>
       <c r="G159" s="43"/>
       <c r="H159" s="122"/>
       <c r="I159" s="24"/>
     </row>
     <row r="160" spans="2:9" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B160" s="2"/>
       <c r="C160" s="89"/>
       <c r="D160" s="89"/>
       <c r="E160" s="10" t="s">
         <v>306</v>
       </c>
-      <c r="F160" s="218"/>
+      <c r="F160" s="186"/>
       <c r="G160" s="43"/>
       <c r="H160" s="122"/>
       <c r="I160" s="24" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="161" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B161" s="2"/>
       <c r="C161" s="89"/>
       <c r="D161" s="89"/>
       <c r="E161" s="10" t="s">
         <v>350</v>
       </c>
-      <c r="F161" s="218"/>
+      <c r="F161" s="186"/>
       <c r="G161" s="43"/>
       <c r="H161" s="122"/>
       <c r="I161" s="24"/>
     </row>
     <row r="162" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B162" s="2"/>
       <c r="C162" s="89"/>
       <c r="D162" s="89"/>
       <c r="E162" s="10" t="s">
         <v>291</v>
       </c>
-      <c r="F162" s="218"/>
+      <c r="F162" s="186"/>
       <c r="G162" s="43"/>
       <c r="H162" s="122"/>
       <c r="I162" s="69"/>
     </row>
     <row r="163" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B163" s="2"/>
       <c r="C163" s="89"/>
       <c r="D163" s="89"/>
       <c r="E163" s="10" t="s">
         <v>183</v>
       </c>
-      <c r="F163" s="218"/>
+      <c r="F163" s="186"/>
       <c r="G163" s="43" t="s">
         <v>230</v>
       </c>
       <c r="H163" s="122"/>
       <c r="I163" s="69"/>
     </row>
     <row r="164" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B164" s="2"/>
       <c r="C164" s="89"/>
       <c r="D164" s="89"/>
       <c r="E164" s="10" t="s">
         <v>301</v>
       </c>
-      <c r="F164" s="218"/>
+      <c r="F164" s="186"/>
       <c r="G164" s="43"/>
       <c r="H164" s="122"/>
       <c r="I164" s="24" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="165" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B165" s="2"/>
       <c r="C165" s="89"/>
       <c r="D165" s="89"/>
       <c r="E165" s="10" t="s">
         <v>294</v>
       </c>
-      <c r="F165" s="218"/>
+      <c r="F165" s="186"/>
       <c r="G165" s="43"/>
       <c r="H165" s="122"/>
       <c r="I165" s="24" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="166" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B166" s="2"/>
       <c r="C166" s="89"/>
       <c r="D166" s="89"/>
       <c r="E166" s="10"/>
-      <c r="F166" s="218"/>
+      <c r="F166" s="186"/>
       <c r="G166" s="43" t="s">
         <v>231</v>
       </c>
       <c r="H166" s="122"/>
       <c r="I166" s="24" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="167" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B167" s="54"/>
       <c r="C167" s="102"/>
       <c r="D167" s="102"/>
       <c r="E167" s="70"/>
-      <c r="F167" s="217"/>
+      <c r="F167" s="185"/>
       <c r="G167" s="68"/>
       <c r="H167" s="131"/>
       <c r="I167" s="42" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="168" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="C168" s="91" t="s">
         <v>8</v>
       </c>
       <c r="D168" s="89"/>
       <c r="E168" s="29" t="s">
         <v>64</v>
       </c>
-      <c r="F168" s="214"/>
+      <c r="F168" s="182"/>
       <c r="G168" s="20" t="s">
         <v>94</v>
       </c>
       <c r="H168" s="113"/>
       <c r="I168" s="12" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="169" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B169" s="21"/>
       <c r="C169" s="91"/>
       <c r="D169" s="89"/>
       <c r="E169" s="29"/>
-      <c r="F169" s="214"/>
+      <c r="F169" s="182"/>
       <c r="G169" s="23" t="s">
         <v>95</v>
       </c>
       <c r="H169" s="115"/>
       <c r="I169" s="24" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="170" spans="2:9" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B170" s="21"/>
       <c r="C170" s="91"/>
       <c r="D170" s="89"/>
       <c r="E170" s="29" t="s">
         <v>254</v>
       </c>
-      <c r="F170" s="214"/>
+      <c r="F170" s="182"/>
       <c r="G170" s="23" t="s">
         <v>110</v>
       </c>
       <c r="H170" s="115"/>
       <c r="I170" s="69"/>
     </row>
     <row r="171" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B171" s="21"/>
       <c r="C171" s="91"/>
       <c r="D171" s="93"/>
       <c r="E171" s="19" t="s">
         <v>351</v>
       </c>
-      <c r="F171" s="211"/>
+      <c r="F171" s="179"/>
       <c r="G171" s="23" t="s">
         <v>111</v>
       </c>
       <c r="H171" s="115"/>
       <c r="I171" s="69"/>
     </row>
     <row r="172" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B172" s="21"/>
       <c r="C172" s="91"/>
       <c r="D172" s="89"/>
       <c r="E172" s="29" t="s">
         <v>247</v>
       </c>
-      <c r="F172" s="214"/>
+      <c r="F172" s="182"/>
       <c r="G172" s="23" t="s">
         <v>113</v>
       </c>
       <c r="H172" s="115"/>
       <c r="I172" s="69"/>
     </row>
     <row r="173" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B173" s="21"/>
       <c r="C173" s="91"/>
       <c r="D173" s="89"/>
       <c r="E173" s="29" t="s">
         <v>172</v>
       </c>
-      <c r="F173" s="214"/>
+      <c r="F173" s="182"/>
       <c r="G173" s="23" t="s">
         <v>115</v>
       </c>
       <c r="H173" s="115"/>
       <c r="I173" s="24" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="174" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B174" s="21"/>
       <c r="C174" s="91"/>
       <c r="D174" s="89"/>
       <c r="E174" s="29" t="s">
         <v>276</v>
       </c>
-      <c r="F174" s="214"/>
+      <c r="F174" s="182"/>
       <c r="G174" s="23" t="s">
         <v>126</v>
       </c>
       <c r="H174" s="115"/>
       <c r="I174" s="69"/>
     </row>
     <row r="175" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B175" s="21"/>
       <c r="C175" s="91"/>
       <c r="D175" s="89"/>
       <c r="E175" s="29" t="s">
         <v>328</v>
       </c>
-      <c r="F175" s="214"/>
+      <c r="F175" s="182"/>
       <c r="G175" s="23" t="s">
         <v>117</v>
       </c>
       <c r="H175" s="115"/>
       <c r="I175" s="24" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="176" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B176" s="21"/>
       <c r="C176" s="91"/>
       <c r="D176" s="89"/>
       <c r="E176" s="29" t="s">
         <v>317</v>
       </c>
-      <c r="F176" s="214"/>
+      <c r="F176" s="182"/>
       <c r="G176" s="23" t="s">
         <v>127</v>
       </c>
       <c r="H176" s="115"/>
       <c r="I176" s="69"/>
     </row>
     <row r="177" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B177" s="21"/>
       <c r="C177" s="91"/>
       <c r="D177" s="89"/>
       <c r="E177" s="29" t="s">
         <v>142</v>
       </c>
-      <c r="F177" s="214"/>
+      <c r="F177" s="182"/>
       <c r="G177" s="23" t="s">
         <v>349</v>
       </c>
       <c r="H177" s="115"/>
       <c r="I177" s="69"/>
     </row>
     <row r="178" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B178" s="21"/>
       <c r="C178" s="91"/>
       <c r="D178" s="89"/>
       <c r="E178" s="29"/>
-      <c r="F178" s="214"/>
+      <c r="F178" s="182"/>
       <c r="G178" s="23" t="s">
         <v>372</v>
       </c>
       <c r="H178" s="115"/>
       <c r="I178" s="24" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="179" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B179" s="4"/>
       <c r="C179" s="99"/>
       <c r="D179" s="104"/>
       <c r="E179" s="71"/>
-      <c r="F179" s="224"/>
+      <c r="F179" s="192"/>
       <c r="G179" s="23" t="s">
         <v>186</v>
       </c>
       <c r="H179" s="115"/>
       <c r="I179" s="72"/>
     </row>
     <row r="180" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="C180" s="91"/>
       <c r="D180" s="89"/>
       <c r="E180" s="29" t="s">
         <v>215</v>
       </c>
-      <c r="F180" s="214"/>
+      <c r="F180" s="182"/>
       <c r="G180" s="53"/>
       <c r="H180" s="121"/>
       <c r="I180" s="30" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="181" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B181" s="21"/>
       <c r="C181" s="91"/>
       <c r="D181" s="89"/>
       <c r="E181" s="29" t="s">
         <v>305</v>
       </c>
-      <c r="F181" s="214"/>
+      <c r="F181" s="182"/>
       <c r="G181" s="73"/>
       <c r="H181" s="132"/>
       <c r="I181" s="30" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="182" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B182" s="21"/>
       <c r="C182" s="91"/>
       <c r="D182" s="89"/>
       <c r="E182" s="29" t="s">
         <v>353</v>
       </c>
-      <c r="F182" s="214"/>
+      <c r="F182" s="182"/>
       <c r="G182" s="73"/>
       <c r="H182" s="132"/>
       <c r="I182" s="30"/>
     </row>
     <row r="183" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B183" s="21"/>
       <c r="C183" s="91"/>
       <c r="D183" s="89"/>
       <c r="E183" s="29" t="s">
         <v>325</v>
       </c>
-      <c r="F183" s="214"/>
+      <c r="F183" s="182"/>
       <c r="G183" s="73"/>
       <c r="H183" s="132"/>
       <c r="I183" s="30" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="184" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B184" s="21"/>
       <c r="C184" s="91"/>
       <c r="D184" s="89"/>
       <c r="E184" s="29" t="s">
         <v>380</v>
       </c>
-      <c r="F184" s="214"/>
+      <c r="F184" s="182"/>
       <c r="G184" s="73"/>
       <c r="H184" s="132"/>
       <c r="I184" s="30"/>
     </row>
     <row r="185" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B185" s="21"/>
       <c r="C185" s="91"/>
       <c r="D185" s="89"/>
       <c r="E185" s="29" t="s">
         <v>366</v>
       </c>
-      <c r="F185" s="214"/>
+      <c r="F185" s="182"/>
       <c r="G185" s="23" t="s">
         <v>62</v>
       </c>
       <c r="H185" s="118"/>
       <c r="I185" s="30" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="186" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B186" s="21"/>
       <c r="C186" s="91"/>
       <c r="D186" s="89"/>
       <c r="E186" s="29" t="s">
         <v>387</v>
       </c>
-      <c r="F186" s="214"/>
+      <c r="F186" s="182"/>
       <c r="G186" s="23"/>
       <c r="H186" s="118"/>
       <c r="I186" s="30"/>
     </row>
     <row r="187" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B187" s="21"/>
       <c r="C187" s="91"/>
       <c r="D187" s="89"/>
       <c r="E187" s="29" t="s">
         <v>392</v>
       </c>
-      <c r="F187" s="214"/>
+      <c r="F187" s="182"/>
       <c r="G187" s="23"/>
       <c r="H187" s="118"/>
       <c r="I187" s="30"/>
     </row>
     <row r="188" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B188" s="21"/>
       <c r="C188" s="91"/>
       <c r="D188" s="89"/>
       <c r="E188" s="29" t="s">
         <v>381</v>
       </c>
-      <c r="F188" s="214"/>
+      <c r="F188" s="182"/>
       <c r="G188" s="73"/>
       <c r="H188" s="132"/>
       <c r="I188" s="30"/>
     </row>
     <row r="189" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B189" s="21"/>
       <c r="C189" s="91"/>
       <c r="D189" s="89"/>
       <c r="E189" s="29" t="s">
         <v>297</v>
       </c>
-      <c r="F189" s="214"/>
+      <c r="F189" s="182"/>
       <c r="G189" s="73"/>
       <c r="H189" s="132"/>
       <c r="I189" s="64" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="190" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B190" s="21"/>
       <c r="C190" s="91"/>
       <c r="D190" s="89"/>
       <c r="E190" s="29" t="s">
         <v>384</v>
       </c>
-      <c r="F190" s="214"/>
+      <c r="F190" s="182"/>
       <c r="G190" s="73" t="s">
         <v>385</v>
       </c>
       <c r="H190" s="132"/>
       <c r="I190" s="64"/>
     </row>
     <row r="191" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B191" s="21"/>
       <c r="C191" s="91"/>
       <c r="D191" s="89"/>
       <c r="E191" s="29" t="s">
         <v>378</v>
       </c>
-      <c r="F191" s="214"/>
+      <c r="F191" s="182"/>
       <c r="G191" s="73"/>
       <c r="H191" s="132"/>
       <c r="I191" s="64"/>
     </row>
     <row r="192" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B192" s="21"/>
       <c r="C192" s="91"/>
       <c r="D192" s="89"/>
       <c r="E192" s="29" t="s">
         <v>362</v>
       </c>
-      <c r="F192" s="214"/>
+      <c r="F192" s="182"/>
       <c r="G192" s="73"/>
       <c r="H192" s="133"/>
       <c r="I192" s="24" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="193" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B193" s="21"/>
       <c r="C193" s="91"/>
       <c r="D193" s="89"/>
       <c r="E193" s="29" t="s">
         <v>396</v>
       </c>
-      <c r="F193" s="214"/>
+      <c r="F193" s="182"/>
       <c r="G193" s="73"/>
       <c r="H193" s="132"/>
       <c r="I193" s="30"/>
     </row>
     <row r="194" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B194" s="21"/>
       <c r="C194" s="91"/>
       <c r="D194" s="89"/>
       <c r="E194" s="32" t="s">
         <v>296</v>
       </c>
-      <c r="F194" s="215"/>
+      <c r="F194" s="183"/>
       <c r="G194" s="74" t="s">
         <v>59</v>
       </c>
       <c r="H194" s="132"/>
       <c r="I194" s="49"/>
     </row>
     <row r="195" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B195" s="52"/>
       <c r="C195" s="90" t="s">
         <v>10</v>
       </c>
       <c r="D195" s="90"/>
       <c r="E195" s="51" t="s">
         <v>63</v>
       </c>
-      <c r="F195" s="214"/>
+      <c r="F195" s="182"/>
       <c r="G195" s="75"/>
       <c r="H195" s="134"/>
       <c r="I195" s="12" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="196" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B196" s="2"/>
       <c r="C196" s="91"/>
       <c r="D196" s="91"/>
       <c r="E196" s="10" t="s">
         <v>424</v>
       </c>
-      <c r="F196" s="214"/>
+      <c r="F196" s="182"/>
       <c r="G196" s="75"/>
       <c r="H196" s="134"/>
       <c r="I196" s="24"/>
     </row>
     <row r="197" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B197" s="2"/>
       <c r="C197" s="91"/>
       <c r="D197" s="91"/>
       <c r="E197" s="10" t="s">
         <v>386</v>
       </c>
-      <c r="F197" s="214"/>
+      <c r="F197" s="182"/>
       <c r="G197" s="75"/>
       <c r="H197" s="134"/>
       <c r="I197" s="24" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="198" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B198" s="2"/>
       <c r="C198" s="91"/>
       <c r="D198" s="91"/>
       <c r="E198" s="10" t="s">
         <v>398</v>
       </c>
-      <c r="F198" s="214"/>
+      <c r="F198" s="182"/>
       <c r="G198" s="75"/>
       <c r="H198" s="134"/>
       <c r="I198" s="24" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="199" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B199" s="2"/>
       <c r="C199" s="91"/>
       <c r="D199" s="91"/>
       <c r="E199" s="10" t="s">
         <v>397</v>
       </c>
-      <c r="F199" s="214"/>
+      <c r="F199" s="182"/>
       <c r="G199" s="75"/>
       <c r="H199" s="134"/>
       <c r="I199" s="24" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="200" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B200" s="2"/>
       <c r="C200" s="91"/>
       <c r="D200" s="91"/>
       <c r="E200" s="10" t="s">
         <v>122</v>
       </c>
-      <c r="F200" s="214"/>
+      <c r="F200" s="182"/>
       <c r="G200" s="75" t="s">
         <v>303</v>
       </c>
       <c r="H200" s="134"/>
       <c r="I200" s="24" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="201" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B201" s="2"/>
       <c r="C201" s="91"/>
       <c r="D201" s="91"/>
       <c r="E201" s="10" t="s">
         <v>395</v>
       </c>
-      <c r="F201" s="214"/>
+      <c r="F201" s="182"/>
       <c r="G201" s="75"/>
       <c r="H201" s="134"/>
       <c r="I201" s="24"/>
     </row>
     <row r="202" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B202" s="2"/>
       <c r="C202" s="91"/>
       <c r="D202" s="91"/>
       <c r="E202" s="10" t="s">
         <v>439</v>
       </c>
-      <c r="F202" s="214"/>
+      <c r="F202" s="182"/>
       <c r="G202" s="75"/>
       <c r="H202" s="134"/>
       <c r="I202" s="24"/>
     </row>
     <row r="203" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B203" s="2"/>
       <c r="C203" s="91"/>
       <c r="D203" s="91"/>
       <c r="E203" s="10" t="s">
         <v>412</v>
       </c>
-      <c r="F203" s="214"/>
+      <c r="F203" s="182"/>
       <c r="G203" s="75" t="s">
         <v>377</v>
       </c>
       <c r="H203" s="134"/>
       <c r="I203" s="24" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="204" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B204" s="2"/>
       <c r="C204" s="91"/>
       <c r="D204" s="91"/>
       <c r="E204" s="10" t="s">
         <v>413</v>
       </c>
-      <c r="F204" s="214"/>
+      <c r="F204" s="182"/>
       <c r="G204" s="75" t="s">
         <v>345</v>
       </c>
       <c r="H204" s="134"/>
       <c r="I204" s="24" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="205" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B205" s="2"/>
       <c r="C205" s="91"/>
       <c r="D205" s="91"/>
       <c r="E205" s="41"/>
-      <c r="F205" s="224"/>
+      <c r="F205" s="192"/>
       <c r="G205" s="75"/>
       <c r="H205" s="134"/>
       <c r="I205" s="24" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="206" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B206" s="2"/>
       <c r="C206" s="100"/>
       <c r="D206" s="100"/>
       <c r="E206" s="14" t="s">
         <v>216</v>
       </c>
-      <c r="F206" s="215"/>
+      <c r="F206" s="183"/>
       <c r="G206" s="76"/>
       <c r="H206" s="135"/>
       <c r="I206" s="24" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="207" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="C207" s="97" t="s">
         <v>11</v>
       </c>
       <c r="D207" s="97"/>
       <c r="E207" s="51" t="s">
         <v>217</v>
       </c>
-      <c r="F207" s="213"/>
+      <c r="F207" s="181"/>
       <c r="G207" s="77"/>
       <c r="H207" s="136"/>
       <c r="I207" s="12" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="208" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B208" s="2"/>
       <c r="C208" s="89"/>
       <c r="D208" s="89"/>
       <c r="E208" s="10" t="s">
         <v>432</v>
       </c>
-      <c r="F208" s="214"/>
+      <c r="F208" s="182"/>
       <c r="G208" s="78"/>
       <c r="H208" s="135"/>
       <c r="I208" s="24"/>
     </row>
     <row r="209" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B209" s="2"/>
       <c r="C209" s="89"/>
       <c r="D209" s="89"/>
       <c r="E209" s="10" t="s">
         <v>319</v>
       </c>
-      <c r="F209" s="214"/>
+      <c r="F209" s="182"/>
       <c r="G209" s="78"/>
       <c r="H209" s="135"/>
       <c r="I209" s="24" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="210" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B210" s="2"/>
       <c r="C210" s="89"/>
       <c r="D210" s="89"/>
       <c r="E210" s="10" t="s">
         <v>414</v>
       </c>
-      <c r="F210" s="214"/>
+      <c r="F210" s="182"/>
       <c r="G210" s="78"/>
       <c r="H210" s="135"/>
       <c r="I210" s="24" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="211" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B211" s="2"/>
       <c r="C211" s="89"/>
       <c r="D211" s="89"/>
       <c r="E211" s="10" t="s">
         <v>453</v>
       </c>
-      <c r="F211" s="214"/>
+      <c r="F211" s="182"/>
       <c r="G211" s="78"/>
       <c r="H211" s="135"/>
       <c r="I211" s="24"/>
     </row>
     <row r="212" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B212" s="2"/>
       <c r="C212" s="89"/>
       <c r="D212" s="89"/>
       <c r="E212" s="10" t="s">
         <v>428</v>
       </c>
-      <c r="F212" s="214"/>
+      <c r="F212" s="182"/>
       <c r="G212" s="75" t="s">
         <v>404</v>
       </c>
       <c r="H212" s="134"/>
       <c r="I212" s="24" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="213" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B213" s="2"/>
       <c r="C213" s="89"/>
       <c r="D213" s="89"/>
       <c r="E213" s="10" t="s">
         <v>393</v>
       </c>
-      <c r="F213" s="214"/>
+      <c r="F213" s="182"/>
       <c r="G213" s="75"/>
       <c r="H213" s="134"/>
       <c r="I213" s="24" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="214" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B214" s="2"/>
       <c r="C214" s="89"/>
       <c r="D214" s="89"/>
       <c r="E214" s="10" t="s">
         <v>420</v>
       </c>
-      <c r="F214" s="214"/>
+      <c r="F214" s="182"/>
       <c r="G214" s="75"/>
       <c r="H214" s="134"/>
       <c r="I214" s="24" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="215" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B215" s="2"/>
       <c r="C215" s="89"/>
       <c r="D215" s="89"/>
       <c r="E215" s="10" t="s">
         <v>421</v>
       </c>
-      <c r="F215" s="214"/>
+      <c r="F215" s="182"/>
       <c r="G215" s="75"/>
       <c r="H215" s="134"/>
       <c r="I215" s="24" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="216" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B216" s="54"/>
       <c r="C216" s="104"/>
       <c r="D216" s="104"/>
       <c r="E216" s="14" t="s">
         <v>179</v>
       </c>
-      <c r="F216" s="215"/>
+      <c r="F216" s="183"/>
       <c r="G216" s="76"/>
       <c r="H216" s="137"/>
       <c r="I216" s="42" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="217" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="C217" s="90" t="s">
         <v>12</v>
       </c>
       <c r="D217" s="90"/>
       <c r="E217" s="51" t="s">
         <v>431</v>
       </c>
-      <c r="F217" s="214"/>
+      <c r="F217" s="182"/>
       <c r="G217" s="78"/>
       <c r="H217" s="135"/>
       <c r="I217" s="24" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="218" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B218" s="2"/>
       <c r="C218" s="91"/>
       <c r="D218" s="93"/>
       <c r="E218" s="19" t="s">
         <v>475</v>
       </c>
-      <c r="F218" s="211"/>
+      <c r="F218" s="179"/>
       <c r="G218" s="75" t="s">
         <v>435</v>
       </c>
       <c r="H218" s="134"/>
       <c r="I218" s="24" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="219" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B219" s="2"/>
       <c r="C219" s="91"/>
       <c r="D219" s="91"/>
       <c r="E219" s="10" t="s">
         <v>444</v>
       </c>
-      <c r="F219" s="214"/>
+      <c r="F219" s="182"/>
       <c r="G219" s="78"/>
       <c r="H219" s="135"/>
       <c r="I219" s="24"/>
     </row>
     <row r="220" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B220" s="2"/>
       <c r="C220" s="91"/>
       <c r="D220" s="93"/>
       <c r="E220" s="19" t="s">
         <v>458</v>
       </c>
-      <c r="F220" s="211"/>
+      <c r="F220" s="179"/>
       <c r="G220" s="75" t="s">
         <v>441</v>
       </c>
       <c r="H220" s="134"/>
       <c r="I220" s="24" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="221" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B221" s="2"/>
       <c r="C221" s="91"/>
       <c r="D221" s="91"/>
       <c r="E221" s="10" t="s">
         <v>298</v>
       </c>
-      <c r="F221" s="214"/>
+      <c r="F221" s="182"/>
       <c r="G221" s="75" t="s">
         <v>438</v>
       </c>
       <c r="H221" s="134"/>
       <c r="I221" s="24" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="222" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B222" s="2"/>
       <c r="C222" s="91"/>
       <c r="D222" s="91"/>
       <c r="E222" s="10" t="s">
         <v>450</v>
       </c>
-      <c r="F222" s="214"/>
+      <c r="F222" s="182"/>
       <c r="G222" s="75"/>
       <c r="H222" s="134"/>
       <c r="I222" s="24"/>
     </row>
     <row r="223" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B223" s="2"/>
       <c r="C223" s="91"/>
       <c r="D223" s="91"/>
       <c r="E223" s="10" t="s">
         <v>449</v>
       </c>
-      <c r="F223" s="214"/>
+      <c r="F223" s="182"/>
       <c r="G223" s="75" t="s">
         <v>473</v>
       </c>
       <c r="H223" s="134"/>
       <c r="I223" s="24"/>
     </row>
     <row r="224" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B224" s="21"/>
       <c r="C224" s="101"/>
       <c r="D224" s="101"/>
       <c r="E224" s="14" t="s">
         <v>417</v>
       </c>
-      <c r="F224" s="214"/>
+      <c r="F224" s="182"/>
       <c r="G224" s="78"/>
       <c r="H224" s="135"/>
       <c r="I224" s="42" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="225" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B225" s="18"/>
       <c r="C225" s="90" t="s">
         <v>13</v>
       </c>
       <c r="D225" s="97"/>
       <c r="E225" s="27" t="s">
         <v>278</v>
       </c>
-      <c r="F225" s="213"/>
+      <c r="F225" s="181"/>
       <c r="G225" s="20" t="s">
         <v>466</v>
       </c>
       <c r="H225" s="118"/>
       <c r="I225" s="30" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="226" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B226" s="21"/>
       <c r="C226" s="91"/>
       <c r="D226" s="89"/>
       <c r="E226" s="29" t="s">
         <v>309</v>
       </c>
-      <c r="F226" s="214"/>
+      <c r="F226" s="182"/>
       <c r="G226" s="23" t="s">
         <v>436</v>
       </c>
       <c r="H226" s="118"/>
       <c r="I226" s="30"/>
     </row>
     <row r="227" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B227" s="21"/>
       <c r="C227" s="91"/>
       <c r="D227" s="89"/>
       <c r="E227" s="29" t="s">
         <v>407</v>
       </c>
-      <c r="F227" s="214"/>
+      <c r="F227" s="182"/>
       <c r="G227" s="23" t="s">
         <v>92</v>
       </c>
       <c r="H227" s="118"/>
       <c r="I227" s="30"/>
     </row>
     <row r="228" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B228" s="21"/>
       <c r="C228" s="91"/>
       <c r="D228" s="89"/>
       <c r="E228" s="29" t="s">
         <v>422</v>
       </c>
-      <c r="F228" s="214"/>
+      <c r="F228" s="182"/>
       <c r="G228" s="23" t="s">
         <v>93</v>
       </c>
       <c r="H228" s="118"/>
       <c r="I228" s="30" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="229" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B229" s="21"/>
       <c r="C229" s="91"/>
       <c r="D229" s="89"/>
       <c r="E229" s="29" t="s">
         <v>299</v>
       </c>
-      <c r="F229" s="214"/>
+      <c r="F229" s="182"/>
       <c r="G229" s="23" t="s">
         <v>465</v>
       </c>
       <c r="H229" s="118"/>
       <c r="I229" s="30" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="230" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B230" s="21"/>
       <c r="C230" s="91"/>
       <c r="D230" s="89"/>
       <c r="E230" s="29" t="s">
         <v>442</v>
       </c>
-      <c r="F230" s="214"/>
+      <c r="F230" s="182"/>
       <c r="G230" s="23" t="s">
         <v>419</v>
       </c>
       <c r="H230" s="118"/>
       <c r="I230" s="30" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="231" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B231" s="21"/>
       <c r="C231" s="91"/>
       <c r="D231" s="89"/>
       <c r="E231" s="29" t="s">
         <v>430</v>
       </c>
-      <c r="F231" s="214"/>
+      <c r="F231" s="182"/>
       <c r="G231" s="23" t="s">
         <v>399</v>
       </c>
       <c r="H231" s="118"/>
       <c r="I231" s="30" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="232" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B232" s="21"/>
       <c r="C232" s="91"/>
       <c r="D232" s="89"/>
       <c r="E232" s="29" t="s">
         <v>354</v>
       </c>
-      <c r="F232" s="214"/>
+      <c r="F232" s="182"/>
       <c r="G232" s="23" t="s">
         <v>400</v>
       </c>
       <c r="H232" s="118"/>
       <c r="I232" s="30"/>
     </row>
     <row r="233" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B233" s="21"/>
       <c r="C233" s="91"/>
       <c r="D233" s="89"/>
       <c r="E233" s="29" t="s">
         <v>446</v>
       </c>
-      <c r="F233" s="214"/>
+      <c r="F233" s="182"/>
       <c r="G233" s="23"/>
       <c r="H233" s="118"/>
       <c r="I233" s="30"/>
     </row>
     <row r="234" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B234" s="21"/>
       <c r="C234" s="91"/>
       <c r="D234" s="89"/>
       <c r="E234" s="29" t="s">
         <v>408</v>
       </c>
-      <c r="F234" s="214"/>
+      <c r="F234" s="182"/>
       <c r="G234" s="23"/>
       <c r="H234" s="118"/>
       <c r="I234" s="30" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="235" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B235" s="21"/>
       <c r="C235" s="91"/>
       <c r="D235" s="89"/>
       <c r="E235" s="29" t="s">
         <v>463</v>
       </c>
-      <c r="F235" s="214"/>
+      <c r="F235" s="182"/>
       <c r="G235" s="23"/>
       <c r="H235" s="118"/>
       <c r="I235" s="30"/>
     </row>
     <row r="236" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B236" s="21"/>
       <c r="C236" s="91"/>
       <c r="D236" s="89"/>
       <c r="E236" s="29" t="s">
         <v>445</v>
       </c>
-      <c r="F236" s="214"/>
+      <c r="F236" s="182"/>
       <c r="G236" s="23"/>
       <c r="H236" s="118"/>
       <c r="I236" s="30"/>
     </row>
     <row r="237" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B237" s="21"/>
       <c r="C237" s="91"/>
       <c r="D237" s="89"/>
       <c r="E237" s="29" t="s">
         <v>394</v>
       </c>
-      <c r="F237" s="214"/>
+      <c r="F237" s="182"/>
       <c r="G237" s="23"/>
       <c r="H237" s="118"/>
       <c r="I237" s="30"/>
     </row>
     <row r="238" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B238" s="21"/>
       <c r="C238" s="91"/>
       <c r="D238" s="89"/>
       <c r="E238" s="29" t="s">
         <v>360</v>
       </c>
-      <c r="F238" s="214"/>
+      <c r="F238" s="182"/>
       <c r="G238" s="23" t="s">
         <v>365</v>
       </c>
       <c r="H238" s="118"/>
       <c r="I238" s="30" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="239" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B239" s="21"/>
       <c r="C239" s="91"/>
       <c r="D239" s="93"/>
       <c r="E239" s="45" t="s">
         <v>426</v>
       </c>
-      <c r="F239" s="218"/>
+      <c r="F239" s="186"/>
       <c r="G239" s="23"/>
       <c r="H239" s="118"/>
       <c r="I239" s="30"/>
     </row>
     <row r="240" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B240" s="21"/>
       <c r="C240" s="91"/>
       <c r="D240" s="89"/>
       <c r="E240" s="29" t="s">
         <v>455</v>
       </c>
-      <c r="F240" s="214"/>
+      <c r="F240" s="182"/>
       <c r="G240" s="23"/>
       <c r="H240" s="118"/>
       <c r="I240" s="30"/>
     </row>
     <row r="241" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B241" s="21"/>
       <c r="C241" s="91"/>
       <c r="D241" s="93"/>
       <c r="E241" s="19" t="s">
         <v>459</v>
       </c>
-      <c r="F241" s="211"/>
+      <c r="F241" s="179"/>
       <c r="G241" s="23"/>
       <c r="H241" s="118"/>
       <c r="I241" s="30"/>
     </row>
     <row r="242" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B242" s="4"/>
       <c r="C242" s="99"/>
       <c r="E242" s="19" t="s">
         <v>467</v>
       </c>
-      <c r="F242" s="211"/>
+      <c r="F242" s="179"/>
       <c r="G242" s="33"/>
       <c r="H242" s="121"/>
       <c r="I242" s="49"/>
     </row>
     <row r="243" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="C243" s="89" t="s">
         <v>15</v>
       </c>
       <c r="D243" s="89"/>
       <c r="E243" s="51" t="s">
         <v>451</v>
       </c>
-      <c r="F243" s="225"/>
+      <c r="F243" s="193"/>
       <c r="G243" s="79" t="s">
         <v>478</v>
       </c>
       <c r="H243" s="118"/>
       <c r="I243" s="30" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="244" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B244" s="21"/>
       <c r="C244" s="93"/>
       <c r="D244" s="93"/>
       <c r="E244" s="10" t="s">
         <v>452</v>
       </c>
-      <c r="F244" s="210"/>
+      <c r="F244" s="178"/>
       <c r="G244" s="80" t="s">
         <v>474</v>
       </c>
       <c r="H244" s="118"/>
       <c r="I244" s="49"/>
     </row>
     <row r="245" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B245" s="21"/>
       <c r="C245" s="93"/>
       <c r="D245" s="93"/>
       <c r="E245" s="10" t="s">
         <v>464</v>
       </c>
-      <c r="F245" s="210"/>
+      <c r="F245" s="178"/>
       <c r="G245" s="81"/>
       <c r="H245" s="121"/>
       <c r="I245" s="30" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="246" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B246" s="21"/>
       <c r="C246" s="89"/>
       <c r="D246" s="89"/>
       <c r="E246" s="10" t="s">
         <v>379</v>
       </c>
-      <c r="F246" s="210"/>
+      <c r="F246" s="178"/>
       <c r="G246" s="80" t="s">
         <v>402</v>
       </c>
       <c r="H246" s="118"/>
       <c r="I246" s="30" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="247" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B247" s="21"/>
       <c r="C247" s="89"/>
       <c r="D247" s="89"/>
       <c r="E247" s="10" t="s">
         <v>440</v>
       </c>
-      <c r="F247" s="210"/>
+      <c r="F247" s="178"/>
       <c r="G247" s="80" t="s">
         <v>401</v>
       </c>
       <c r="H247" s="118"/>
       <c r="I247" s="30" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="248" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B248" s="21"/>
       <c r="C248" s="89"/>
       <c r="D248" s="89"/>
       <c r="E248" s="10" t="s">
         <v>469</v>
       </c>
-      <c r="F248" s="210"/>
+      <c r="F248" s="178"/>
       <c r="G248" s="80"/>
       <c r="H248" s="118"/>
       <c r="I248" s="30"/>
     </row>
     <row r="249" spans="2:9" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B249" s="21"/>
       <c r="C249" s="89"/>
       <c r="D249" s="89"/>
       <c r="E249" s="10" t="s">
         <v>482</v>
       </c>
-      <c r="F249" s="210"/>
+      <c r="F249" s="178"/>
       <c r="G249" s="80"/>
       <c r="H249" s="118"/>
       <c r="I249" s="30"/>
     </row>
     <row r="250" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B250" s="21"/>
       <c r="C250" s="89"/>
       <c r="D250" s="89"/>
       <c r="E250" s="14" t="s">
         <v>483</v>
       </c>
-      <c r="F250" s="226"/>
+      <c r="F250" s="194"/>
       <c r="G250" s="82" t="s">
         <v>84</v>
       </c>
       <c r="H250" s="118"/>
       <c r="I250" s="30"/>
     </row>
     <row r="251" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B251" s="48">
         <v>2024</v>
       </c>
       <c r="C251" s="97" t="s">
         <v>16</v>
       </c>
       <c r="D251" s="89"/>
       <c r="E251" s="10" t="s">
         <v>300</v>
       </c>
-      <c r="F251" s="210"/>
+      <c r="F251" s="178"/>
       <c r="G251" s="81"/>
       <c r="H251" s="121"/>
       <c r="I251" s="12" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="252" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B252" s="21"/>
       <c r="C252" s="89"/>
       <c r="D252" s="89"/>
       <c r="E252" s="10" t="s">
         <v>434</v>
       </c>
-      <c r="F252" s="210"/>
+      <c r="F252" s="178"/>
       <c r="G252" s="81"/>
       <c r="H252" s="121"/>
       <c r="I252" s="24" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="253" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B253" s="21"/>
       <c r="C253" s="89"/>
       <c r="D253" s="89"/>
       <c r="E253" s="10" t="s">
         <v>443</v>
       </c>
-      <c r="F253" s="210"/>
+      <c r="F253" s="178"/>
       <c r="G253" s="81"/>
       <c r="H253" s="121"/>
       <c r="I253" s="24"/>
     </row>
     <row r="254" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B254" s="21"/>
       <c r="C254" s="89"/>
       <c r="D254" s="89"/>
       <c r="E254" s="10" t="s">
         <v>314</v>
       </c>
-      <c r="F254" s="210"/>
+      <c r="F254" s="178"/>
       <c r="G254" s="80" t="s">
         <v>479</v>
       </c>
       <c r="H254" s="118"/>
       <c r="I254" s="69"/>
     </row>
     <row r="255" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B255" s="21"/>
       <c r="C255" s="89"/>
       <c r="D255" s="89"/>
       <c r="E255" s="10" t="s">
         <v>499</v>
       </c>
-      <c r="F255" s="210"/>
+      <c r="F255" s="178"/>
       <c r="G255" s="80"/>
       <c r="H255" s="118"/>
       <c r="I255" s="24" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="256" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B256" s="21"/>
       <c r="C256" s="89"/>
       <c r="D256" s="89"/>
       <c r="E256" s="10" t="s">
         <v>433</v>
       </c>
-      <c r="F256" s="210"/>
+      <c r="F256" s="178"/>
       <c r="G256" s="81"/>
       <c r="H256" s="121"/>
       <c r="I256" s="69"/>
     </row>
     <row r="257" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B257" s="21"/>
       <c r="C257" s="89"/>
       <c r="D257" s="89"/>
       <c r="E257" s="10" t="s">
         <v>391</v>
       </c>
-      <c r="F257" s="210"/>
+      <c r="F257" s="178"/>
       <c r="G257" s="81"/>
       <c r="H257" s="121"/>
       <c r="I257" s="30" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="258" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B258" s="21"/>
       <c r="C258" s="89"/>
       <c r="D258" s="89"/>
       <c r="E258" s="10" t="s">
         <v>390</v>
       </c>
-      <c r="F258" s="210"/>
+      <c r="F258" s="178"/>
       <c r="G258" s="81"/>
       <c r="H258" s="121"/>
       <c r="I258" s="69"/>
     </row>
     <row r="259" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B259" s="4"/>
       <c r="C259" s="102"/>
       <c r="D259" s="102"/>
       <c r="E259" s="14" t="s">
         <v>389</v>
       </c>
-      <c r="F259" s="226"/>
+      <c r="F259" s="194"/>
       <c r="G259" s="83"/>
       <c r="H259" s="121"/>
       <c r="I259" s="24" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="260" spans="2:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G260" s="58"/>
       <c r="H260" s="128"/>
       <c r="I260" s="58"/>
     </row>
     <row r="261" spans="2:9" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G261" s="58"/>
       <c r="H261" s="128"/>
       <c r="I261" s="58"/>
     </row>
     <row r="262" spans="2:9" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G262" s="58"/>
       <c r="H262" s="128"/>
       <c r="I262" s="58"/>
     </row>
     <row r="263" spans="2:9" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="I263" s="58"/>
     </row>
     <row r="264" spans="2:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B264" s="339" t="s">
+      <c r="B264" s="271" t="s">
         <v>652</v>
       </c>
-      <c r="C264" s="340"/>
-[...5 lines deleted...]
-      <c r="I264" s="341"/>
+      <c r="C264" s="272"/>
+      <c r="D264" s="272"/>
+      <c r="E264" s="272"/>
+      <c r="F264" s="272"/>
+      <c r="G264" s="272"/>
+      <c r="H264" s="272"/>
+      <c r="I264" s="273"/>
     </row>
     <row r="265" spans="2:9" s="87" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B265" s="88" t="s">
         <v>0</v>
       </c>
       <c r="C265" s="106" t="s">
         <v>1</v>
       </c>
-      <c r="D265" s="245" t="s">
+      <c r="D265" s="206" t="s">
         <v>528</v>
       </c>
-      <c r="E265" s="246">
-        <v>0</v>
+      <c r="E265" s="207" t="s">
+        <v>2</v>
       </c>
       <c r="F265" s="138" t="s">
         <v>528</v>
       </c>
-      <c r="G265" s="247" t="s">
+      <c r="G265" s="208" t="s">
         <v>3</v>
       </c>
       <c r="H265" s="139" t="s">
         <v>528</v>
       </c>
-      <c r="I265" s="248" t="s">
+      <c r="I265" s="209" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="266" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B266" s="52">
         <v>2025</v>
       </c>
       <c r="C266" s="97" t="s">
         <v>42</v>
       </c>
-      <c r="D266" s="249"/>
-      <c r="E266" s="165" t="s">
+      <c r="D266" s="210"/>
+      <c r="E266" s="279" t="s">
         <v>475</v>
       </c>
-      <c r="F266" s="189"/>
-      <c r="G266" s="244" t="s">
+      <c r="F266" s="165"/>
+      <c r="G266" s="280" t="s">
         <v>472</v>
       </c>
       <c r="H266" s="140"/>
-      <c r="I266" s="254"/>
+      <c r="I266" s="281"/>
     </row>
     <row r="267" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B267" s="3"/>
       <c r="C267" s="89"/>
-      <c r="D267" s="250"/>
-      <c r="E267" s="161" t="s">
+      <c r="D267" s="211"/>
+      <c r="E267" s="282" t="s">
         <v>487</v>
       </c>
-      <c r="F267" s="175"/>
-      <c r="G267" s="242" t="s">
+      <c r="F267" s="156"/>
+      <c r="G267" s="283" t="s">
         <v>518</v>
       </c>
       <c r="H267" s="141"/>
-      <c r="I267" s="255"/>
+      <c r="I267" s="284"/>
     </row>
     <row r="268" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B268" s="3"/>
       <c r="C268" s="89"/>
-      <c r="D268" s="250"/>
-      <c r="E268" s="161" t="s">
+      <c r="D268" s="211"/>
+      <c r="E268" s="282" t="s">
         <v>488</v>
       </c>
-      <c r="F268" s="175"/>
-      <c r="G268" s="242" t="s">
+      <c r="F268" s="156"/>
+      <c r="G268" s="283" t="s">
         <v>498</v>
       </c>
       <c r="H268" s="141"/>
-      <c r="I268" s="255"/>
+      <c r="I268" s="284"/>
     </row>
     <row r="269" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B269" s="3"/>
       <c r="C269" s="89"/>
-      <c r="D269" s="250"/>
-      <c r="E269" s="161" t="s">
+      <c r="D269" s="211"/>
+      <c r="E269" s="282" t="s">
         <v>489</v>
       </c>
-      <c r="F269" s="175"/>
-      <c r="G269" s="242" t="s">
+      <c r="F269" s="156"/>
+      <c r="G269" s="283" t="s">
         <v>514</v>
       </c>
       <c r="H269" s="141"/>
-      <c r="I269" s="255"/>
+      <c r="I269" s="284"/>
     </row>
     <row r="270" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B270" s="3"/>
       <c r="C270" s="89"/>
-      <c r="D270" s="250"/>
-      <c r="E270" s="161" t="s">
+      <c r="D270" s="211"/>
+      <c r="E270" s="282" t="s">
         <v>484</v>
       </c>
-      <c r="F270" s="175"/>
-      <c r="G270" s="242" t="s">
+      <c r="F270" s="156"/>
+      <c r="G270" s="283" t="s">
         <v>371</v>
       </c>
       <c r="H270" s="141"/>
-      <c r="I270" s="255"/>
+      <c r="I270" s="284"/>
     </row>
     <row r="271" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B271" s="3"/>
       <c r="C271" s="89"/>
-      <c r="D271" s="250"/>
-      <c r="E271" s="161" t="s">
+      <c r="D271" s="211"/>
+      <c r="E271" s="282" t="s">
         <v>418</v>
       </c>
-      <c r="F271" s="175"/>
-      <c r="G271" s="256" t="s">
+      <c r="F271" s="156"/>
+      <c r="G271" s="283" t="s">
         <v>370</v>
       </c>
       <c r="H271" s="141"/>
-      <c r="I271" s="255" t="s">
+      <c r="I271" s="284" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="272" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B272" s="3"/>
       <c r="C272" s="89"/>
-      <c r="D272" s="250"/>
-      <c r="E272" s="161" t="s">
+      <c r="D272" s="211"/>
+      <c r="E272" s="282" t="s">
         <v>490</v>
       </c>
-      <c r="F272" s="175"/>
-      <c r="G272" s="242" t="s">
+      <c r="F272" s="156"/>
+      <c r="G272" s="283" t="s">
         <v>369</v>
       </c>
       <c r="H272" s="141"/>
-      <c r="I272" s="255" t="s">
+      <c r="I272" s="284" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="273" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B273" s="3"/>
       <c r="C273" s="89"/>
-      <c r="D273" s="250"/>
-      <c r="E273" s="161" t="s">
+      <c r="D273" s="211"/>
+      <c r="E273" s="282" t="s">
         <v>497</v>
       </c>
-      <c r="F273" s="175"/>
-      <c r="G273" s="256" t="s">
+      <c r="F273" s="156"/>
+      <c r="G273" s="283" t="s">
         <v>513</v>
       </c>
       <c r="H273" s="141"/>
-      <c r="I273" s="255"/>
+      <c r="I273" s="284"/>
     </row>
     <row r="274" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B274" s="3"/>
       <c r="C274" s="89"/>
-      <c r="D274" s="250"/>
-      <c r="E274" s="161" t="s">
+      <c r="D274" s="211"/>
+      <c r="E274" s="282" t="s">
         <v>491</v>
       </c>
-      <c r="F274" s="175"/>
-      <c r="G274" s="256" t="s">
+      <c r="F274" s="156"/>
+      <c r="G274" s="283" t="s">
         <v>503</v>
       </c>
       <c r="H274" s="141"/>
-      <c r="I274" s="255" t="s">
+      <c r="I274" s="284" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="275" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B275" s="3"/>
       <c r="C275" s="89"/>
-      <c r="D275" s="250"/>
-      <c r="E275" s="161" t="s">
+      <c r="D275" s="211"/>
+      <c r="E275" s="282" t="s">
         <v>501</v>
       </c>
-      <c r="F275" s="175"/>
-      <c r="G275" s="256"/>
+      <c r="F275" s="156"/>
+      <c r="G275" s="283"/>
       <c r="H275" s="141"/>
-      <c r="I275" s="255" t="s">
+      <c r="I275" s="284" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="276" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B276" s="65"/>
       <c r="C276" s="104"/>
-      <c r="D276" s="251"/>
-      <c r="E276" s="162" t="s">
+      <c r="D276" s="212"/>
+      <c r="E276" s="285" t="s">
         <v>495</v>
       </c>
-      <c r="F276" s="176"/>
-      <c r="G276" s="257" t="s">
+      <c r="F276" s="157"/>
+      <c r="G276" s="286" t="s">
         <v>515</v>
       </c>
       <c r="H276" s="141"/>
-      <c r="I276" s="255" t="s">
+      <c r="I276" s="284" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="277" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B277" s="48">
         <v>2025</v>
       </c>
       <c r="C277" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="D277" s="250"/>
-      <c r="E277" s="161" t="s">
+      <c r="D277" s="211"/>
+      <c r="E277" s="282" t="s">
         <v>63</v>
       </c>
-      <c r="F277" s="175"/>
-      <c r="G277" s="154"/>
+      <c r="F277" s="156"/>
+      <c r="G277" s="287"/>
       <c r="H277" s="142"/>
-      <c r="I277" s="157"/>
+      <c r="I277" s="288"/>
     </row>
     <row r="278" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B278" s="21"/>
       <c r="C278" s="89"/>
-      <c r="D278" s="250"/>
-      <c r="E278" s="161" t="s">
+      <c r="D278" s="211"/>
+      <c r="E278" s="282" t="s">
         <v>431</v>
       </c>
-      <c r="F278" s="175"/>
-      <c r="G278" s="154"/>
+      <c r="F278" s="156"/>
+      <c r="G278" s="287"/>
       <c r="H278" s="142"/>
-      <c r="I278" s="158"/>
+      <c r="I278" s="289"/>
     </row>
     <row r="279" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B279" s="21"/>
       <c r="C279" s="89"/>
-      <c r="D279" s="250"/>
-      <c r="E279" s="161" t="s">
+      <c r="D279" s="211"/>
+      <c r="E279" s="282" t="s">
         <v>511</v>
       </c>
-      <c r="F279" s="175"/>
-      <c r="G279" s="154"/>
+      <c r="F279" s="156"/>
+      <c r="G279" s="287"/>
       <c r="H279" s="142"/>
-      <c r="I279" s="158"/>
+      <c r="I279" s="289"/>
     </row>
     <row r="280" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B280" s="21"/>
       <c r="C280" s="89"/>
-      <c r="D280" s="250"/>
-      <c r="E280" s="161" t="s">
+      <c r="D280" s="211"/>
+      <c r="E280" s="282" t="s">
         <v>512</v>
       </c>
-      <c r="F280" s="175"/>
-      <c r="G280" s="154"/>
+      <c r="F280" s="156"/>
+      <c r="G280" s="287"/>
       <c r="H280" s="142"/>
-      <c r="I280" s="158"/>
+      <c r="I280" s="289"/>
     </row>
     <row r="281" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B281" s="21"/>
       <c r="C281" s="89"/>
-      <c r="D281" s="250"/>
-      <c r="E281" s="161" t="s">
+      <c r="D281" s="211"/>
+      <c r="E281" s="282" t="s">
         <v>502</v>
       </c>
-      <c r="F281" s="175"/>
-      <c r="G281" s="154"/>
+      <c r="F281" s="156"/>
+      <c r="G281" s="287"/>
       <c r="H281" s="142"/>
-      <c r="I281" s="158" t="s">
+      <c r="I281" s="289" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="282" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B282" s="21"/>
       <c r="C282" s="89"/>
-      <c r="D282" s="250"/>
-      <c r="E282" s="161" t="s">
+      <c r="D282" s="211"/>
+      <c r="E282" s="282" t="s">
         <v>516</v>
       </c>
-      <c r="F282" s="175"/>
-      <c r="G282" s="154"/>
+      <c r="F282" s="156"/>
+      <c r="G282" s="287"/>
       <c r="H282" s="142"/>
-      <c r="I282" s="158" t="s">
+      <c r="I282" s="289" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="283" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B283" s="21"/>
       <c r="C283" s="89"/>
-      <c r="D283" s="250"/>
-      <c r="E283" s="161" t="s">
+      <c r="D283" s="211"/>
+      <c r="E283" s="282" t="s">
         <v>460</v>
       </c>
-      <c r="F283" s="175"/>
-      <c r="G283" s="154"/>
+      <c r="F283" s="156"/>
+      <c r="G283" s="287"/>
       <c r="H283" s="142"/>
-      <c r="I283" s="158" t="s">
+      <c r="I283" s="289" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="284" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B284" s="21"/>
       <c r="C284" s="89"/>
-      <c r="D284" s="250"/>
-      <c r="E284" s="161" t="s">
+      <c r="D284" s="211"/>
+      <c r="E284" s="282" t="s">
         <v>521</v>
       </c>
-      <c r="F284" s="175"/>
-      <c r="G284" s="154"/>
+      <c r="F284" s="156"/>
+      <c r="G284" s="287"/>
       <c r="H284" s="142"/>
-      <c r="I284" s="158" t="s">
+      <c r="I284" s="289" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="285" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B285" s="21"/>
       <c r="C285" s="89"/>
-      <c r="D285" s="250"/>
-      <c r="E285" s="161" t="s">
+      <c r="D285" s="211"/>
+      <c r="E285" s="282" t="s">
         <v>520</v>
       </c>
-      <c r="F285" s="175"/>
-      <c r="G285" s="154"/>
+      <c r="F285" s="156"/>
+      <c r="G285" s="287"/>
       <c r="H285" s="142"/>
-      <c r="I285" s="158" t="s">
+      <c r="I285" s="289" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="286" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B286" s="21"/>
       <c r="C286" s="89"/>
-      <c r="D286" s="250"/>
-      <c r="E286" s="161" t="s">
+      <c r="D286" s="211"/>
+      <c r="E286" s="282" t="s">
         <v>454</v>
       </c>
-      <c r="F286" s="175"/>
-      <c r="G286" s="154"/>
+      <c r="F286" s="156"/>
+      <c r="G286" s="287"/>
       <c r="H286" s="142"/>
-      <c r="I286" s="158" t="s">
+      <c r="I286" s="289" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="287" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B287" s="13"/>
       <c r="C287" s="89"/>
-      <c r="D287" s="250"/>
-      <c r="E287" s="161" t="s">
+      <c r="D287" s="211"/>
+      <c r="E287" s="282" t="s">
         <v>523</v>
       </c>
-      <c r="F287" s="175"/>
-      <c r="G287" s="154"/>
+      <c r="F287" s="156"/>
+      <c r="G287" s="287"/>
       <c r="H287" s="142"/>
-      <c r="I287" s="158"/>
+      <c r="I287" s="289"/>
     </row>
     <row r="288" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B288" s="13"/>
       <c r="C288" s="89"/>
-      <c r="D288" s="250"/>
-      <c r="E288" s="161" t="s">
+      <c r="D288" s="211"/>
+      <c r="E288" s="282" t="s">
         <v>525</v>
       </c>
-      <c r="F288" s="175"/>
-      <c r="G288" s="154"/>
+      <c r="F288" s="156"/>
+      <c r="G288" s="287"/>
       <c r="H288" s="142"/>
-      <c r="I288" s="158"/>
+      <c r="I288" s="289"/>
     </row>
     <row r="289" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B289" s="1"/>
       <c r="C289" s="89"/>
-      <c r="D289" s="250"/>
-      <c r="E289" s="161" t="s">
+      <c r="D289" s="211"/>
+      <c r="E289" s="282" t="s">
         <v>496</v>
       </c>
-      <c r="F289" s="175"/>
-      <c r="G289" s="154"/>
+      <c r="F289" s="156"/>
+      <c r="G289" s="287"/>
       <c r="H289" s="142"/>
-      <c r="I289" s="158"/>
+      <c r="I289" s="289"/>
     </row>
     <row r="290" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B290" s="66"/>
       <c r="C290" s="105"/>
-      <c r="D290" s="250"/>
-      <c r="E290" s="161" t="s">
+      <c r="D290" s="211"/>
+      <c r="E290" s="282" t="s">
         <v>492</v>
       </c>
-      <c r="F290" s="175"/>
-      <c r="G290" s="181"/>
+      <c r="F290" s="156"/>
+      <c r="G290" s="290"/>
       <c r="H290" s="143"/>
-      <c r="I290" s="166"/>
+      <c r="I290" s="291"/>
     </row>
     <row r="291" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B291" s="36">
         <v>2025</v>
       </c>
       <c r="C291" s="97" t="s">
         <v>7</v>
       </c>
-      <c r="D291" s="249"/>
-      <c r="E291" s="165" t="s">
+      <c r="D291" s="210"/>
+      <c r="E291" s="279" t="s">
         <v>429</v>
       </c>
-      <c r="F291" s="175"/>
-      <c r="G291" s="154"/>
+      <c r="F291" s="156"/>
+      <c r="G291" s="287"/>
       <c r="H291" s="142"/>
-      <c r="I291" s="158"/>
+      <c r="I291" s="289"/>
     </row>
     <row r="292" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B292" s="2"/>
       <c r="C292" s="89"/>
-      <c r="D292" s="250"/>
-      <c r="E292" s="161" t="s">
+      <c r="D292" s="211"/>
+      <c r="E292" s="282" t="s">
         <v>423</v>
       </c>
-      <c r="F292" s="175"/>
-      <c r="G292" s="258" t="s">
+      <c r="F292" s="156"/>
+      <c r="G292" s="292" t="s">
         <v>494</v>
       </c>
       <c r="H292" s="144"/>
-      <c r="I292" s="158"/>
+      <c r="I292" s="289"/>
     </row>
     <row r="293" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B293" s="2"/>
       <c r="C293" s="89"/>
-      <c r="D293" s="250"/>
-      <c r="E293" s="161" t="s">
+      <c r="D293" s="211"/>
+      <c r="E293" s="282" t="s">
         <v>427</v>
       </c>
-      <c r="F293" s="175"/>
-      <c r="G293" s="154"/>
+      <c r="F293" s="156"/>
+      <c r="G293" s="287"/>
       <c r="H293" s="142"/>
-      <c r="I293" s="158"/>
+      <c r="I293" s="289"/>
     </row>
     <row r="294" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B294" s="2"/>
       <c r="C294" s="89"/>
-      <c r="D294" s="250"/>
-      <c r="E294" s="161" t="s">
+      <c r="D294" s="211"/>
+      <c r="E294" s="282" t="s">
         <v>493</v>
       </c>
-      <c r="F294" s="175"/>
-      <c r="G294" s="154"/>
+      <c r="F294" s="156"/>
+      <c r="G294" s="287"/>
       <c r="H294" s="142"/>
-      <c r="I294" s="158"/>
+      <c r="I294" s="289"/>
     </row>
     <row r="295" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B295" s="2"/>
       <c r="C295" s="89"/>
-      <c r="D295" s="250"/>
-      <c r="E295" s="161" t="s">
+      <c r="D295" s="211"/>
+      <c r="E295" s="282" t="s">
         <v>519</v>
       </c>
-      <c r="F295" s="175"/>
-      <c r="G295" s="154"/>
+      <c r="F295" s="156"/>
+      <c r="G295" s="287"/>
       <c r="H295" s="142"/>
-      <c r="I295" s="158"/>
+      <c r="I295" s="289"/>
     </row>
     <row r="296" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B296" s="2"/>
       <c r="C296" s="89"/>
-      <c r="D296" s="250"/>
-      <c r="E296" s="161" t="s">
+      <c r="D296" s="211"/>
+      <c r="E296" s="282" t="s">
         <v>524</v>
       </c>
-      <c r="F296" s="175"/>
-      <c r="G296" s="154"/>
+      <c r="F296" s="156"/>
+      <c r="G296" s="287"/>
       <c r="H296" s="142"/>
-      <c r="I296" s="158"/>
+      <c r="I296" s="289"/>
     </row>
     <row r="297" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B297" s="86"/>
-      <c r="C297" s="342" t="s">
+      <c r="C297" s="274" t="s">
         <v>7</v>
       </c>
-      <c r="D297" s="250">
+      <c r="D297" s="211">
         <v>15</v>
       </c>
-      <c r="E297" s="161" t="s">
+      <c r="E297" s="282" t="s">
         <v>500</v>
       </c>
-      <c r="F297" s="175"/>
-      <c r="G297" s="154"/>
+      <c r="F297" s="156"/>
+      <c r="G297" s="287"/>
       <c r="H297" s="142"/>
-      <c r="I297" s="158"/>
+      <c r="I297" s="289"/>
     </row>
     <row r="298" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B298" s="21"/>
-      <c r="C298" s="342"/>
-      <c r="D298" s="250">
+      <c r="C298" s="274"/>
+      <c r="D298" s="211">
         <v>25</v>
       </c>
-      <c r="E298" s="161" t="s">
+      <c r="E298" s="282" t="s">
         <v>527</v>
       </c>
-      <c r="F298" s="175"/>
-      <c r="G298" s="154"/>
+      <c r="F298" s="156"/>
+      <c r="G298" s="287"/>
       <c r="H298" s="142"/>
-      <c r="I298" s="158"/>
+      <c r="I298" s="289"/>
     </row>
     <row r="299" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B299" s="21"/>
-      <c r="C299" s="342"/>
-      <c r="D299" s="250">
+      <c r="C299" s="274"/>
+      <c r="D299" s="211">
         <v>27</v>
       </c>
-      <c r="E299" s="161" t="s">
+      <c r="E299" s="282" t="s">
         <v>526</v>
       </c>
-      <c r="F299" s="175"/>
-      <c r="G299" s="154"/>
+      <c r="F299" s="156"/>
+      <c r="G299" s="287"/>
       <c r="H299" s="142"/>
-      <c r="I299" s="158"/>
+      <c r="I299" s="289"/>
     </row>
     <row r="300" spans="2:9" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B300" s="4"/>
-      <c r="C300" s="343"/>
-      <c r="D300" s="251">
+      <c r="C300" s="275"/>
+      <c r="D300" s="212">
         <v>31</v>
       </c>
-      <c r="E300" s="162" t="s">
+      <c r="E300" s="285" t="s">
         <v>506</v>
       </c>
-      <c r="F300" s="175"/>
-      <c r="G300" s="164"/>
+      <c r="F300" s="156"/>
+      <c r="G300" s="293"/>
       <c r="H300" s="145"/>
-      <c r="I300" s="156"/>
+      <c r="I300" s="294"/>
     </row>
     <row r="301" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B301" s="159">
+      <c r="B301" s="153">
         <v>2025</v>
       </c>
-      <c r="D301" s="182">
+      <c r="D301" s="160">
         <v>1</v>
       </c>
-      <c r="E301" s="153" t="s">
+      <c r="E301" s="295" t="s">
         <v>540</v>
       </c>
-      <c r="F301" s="201"/>
-      <c r="G301" s="164"/>
+      <c r="F301" s="174"/>
+      <c r="G301" s="293"/>
       <c r="H301" s="146"/>
-      <c r="I301" s="252"/>
+      <c r="I301" s="296"/>
     </row>
     <row r="302" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B302" s="160"/>
+      <c r="B302" s="154"/>
       <c r="C302" s="152"/>
-      <c r="D302" s="178">
+      <c r="D302" s="158">
         <v>1</v>
       </c>
-      <c r="E302" s="153" t="s">
+      <c r="E302" s="295" t="s">
         <v>531</v>
       </c>
-      <c r="F302" s="201"/>
-      <c r="G302" s="164"/>
+      <c r="F302" s="174"/>
+      <c r="G302" s="293"/>
       <c r="H302" s="147"/>
-      <c r="I302" s="185"/>
+      <c r="I302" s="297"/>
     </row>
     <row r="303" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B303" s="160"/>
+      <c r="B303" s="154"/>
       <c r="C303" s="152"/>
-      <c r="D303" s="178">
+      <c r="D303" s="158">
         <v>1</v>
       </c>
-      <c r="E303" s="153" t="s">
+      <c r="E303" s="295" t="s">
         <v>541</v>
       </c>
-      <c r="F303" s="201"/>
-      <c r="G303" s="164"/>
+      <c r="F303" s="174"/>
+      <c r="G303" s="293"/>
       <c r="H303" s="148"/>
-      <c r="I303" s="185"/>
+      <c r="I303" s="297"/>
     </row>
     <row r="304" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B304" s="160"/>
+      <c r="B304" s="154"/>
       <c r="C304" s="152"/>
-      <c r="D304" s="178">
+      <c r="D304" s="158">
         <v>3</v>
       </c>
-      <c r="E304" s="153" t="s">
+      <c r="E304" s="295" t="s">
         <v>542</v>
       </c>
-      <c r="F304" s="201"/>
-      <c r="G304" s="164"/>
+      <c r="F304" s="174"/>
+      <c r="G304" s="293"/>
       <c r="H304" s="149"/>
-      <c r="I304" s="185"/>
+      <c r="I304" s="297"/>
     </row>
     <row r="305" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B305" s="160"/>
+      <c r="B305" s="154"/>
       <c r="C305" s="152"/>
-      <c r="D305" s="178">
+      <c r="D305" s="158">
         <v>8</v>
       </c>
-      <c r="E305" s="153" t="s">
+      <c r="E305" s="295" t="s">
         <v>543</v>
       </c>
-      <c r="F305" s="175"/>
-      <c r="G305" s="154"/>
+      <c r="F305" s="156"/>
+      <c r="G305" s="287"/>
       <c r="H305" s="147"/>
-      <c r="I305" s="185"/>
+      <c r="I305" s="297"/>
     </row>
     <row r="306" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B306" s="160"/>
+      <c r="B306" s="154"/>
       <c r="C306" s="152"/>
-      <c r="D306" s="178">
+      <c r="D306" s="158">
         <v>8</v>
       </c>
-      <c r="E306" s="153" t="s">
+      <c r="E306" s="295" t="s">
         <v>544</v>
       </c>
-      <c r="F306" s="175"/>
-      <c r="G306" s="154"/>
+      <c r="F306" s="156"/>
+      <c r="G306" s="287"/>
       <c r="H306" s="147"/>
-      <c r="I306" s="185"/>
+      <c r="I306" s="297"/>
     </row>
     <row r="307" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B307" s="347">
+      <c r="B307" s="248">
         <v>2025</v>
       </c>
-      <c r="C307" s="346" t="s">
+      <c r="C307" s="277" t="s">
         <v>8</v>
       </c>
-      <c r="D307" s="193">
+      <c r="D307" s="169">
         <v>15</v>
       </c>
-      <c r="E307" s="153" t="s">
+      <c r="E307" s="295" t="s">
         <v>545</v>
       </c>
-      <c r="F307" s="194">
+      <c r="F307" s="170">
         <v>23</v>
       </c>
-      <c r="G307" s="154" t="s">
+      <c r="G307" s="287" t="s">
         <v>568</v>
       </c>
       <c r="H307" s="142"/>
-      <c r="I307" s="195"/>
+      <c r="I307" s="298"/>
     </row>
     <row r="308" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B308" s="348"/>
-[...1 lines deleted...]
-      <c r="D308" s="193">
+      <c r="B308" s="249"/>
+      <c r="C308" s="277"/>
+      <c r="D308" s="169">
         <v>15</v>
       </c>
-      <c r="E308" s="153" t="s">
+      <c r="E308" s="295" t="s">
         <v>530</v>
       </c>
-      <c r="F308" s="194">
+      <c r="F308" s="170">
         <v>23</v>
       </c>
-      <c r="G308" s="154" t="s">
+      <c r="G308" s="287" t="s">
         <v>567</v>
       </c>
       <c r="H308" s="142"/>
-      <c r="I308" s="195"/>
+      <c r="I308" s="298"/>
     </row>
     <row r="309" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B309" s="348"/>
-[...1 lines deleted...]
-      <c r="D309" s="193">
+      <c r="B309" s="249"/>
+      <c r="C309" s="277"/>
+      <c r="D309" s="169">
         <v>22</v>
       </c>
-      <c r="E309" s="153" t="s">
+      <c r="E309" s="295" t="s">
         <v>546</v>
       </c>
-      <c r="F309" s="194">
+      <c r="F309" s="170">
         <v>29</v>
       </c>
-      <c r="G309" s="155" t="s">
+      <c r="G309" s="299" t="s">
         <v>569</v>
       </c>
       <c r="H309" s="142"/>
-      <c r="I309" s="195"/>
+      <c r="I309" s="298"/>
     </row>
     <row r="310" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B310" s="348"/>
-[...1 lines deleted...]
-      <c r="D310" s="193">
+      <c r="B310" s="249"/>
+      <c r="C310" s="277"/>
+      <c r="D310" s="169">
         <v>29</v>
       </c>
-      <c r="E310" s="153" t="s">
+      <c r="E310" s="295" t="s">
         <v>529</v>
       </c>
-      <c r="F310" s="199">
+      <c r="F310" s="172">
         <v>30</v>
       </c>
-      <c r="G310" s="154" t="s">
+      <c r="G310" s="287" t="s">
         <v>557</v>
       </c>
       <c r="H310" s="142"/>
-      <c r="I310" s="195"/>
+      <c r="I310" s="298"/>
     </row>
     <row r="311" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B311" s="348"/>
-      <c r="C311" s="344" t="s">
+      <c r="B311" s="249"/>
+      <c r="C311" s="262" t="s">
         <v>9</v>
       </c>
-      <c r="D311" s="193">
+      <c r="D311" s="169">
         <v>6</v>
       </c>
-      <c r="E311" s="153" t="s">
+      <c r="E311" s="295" t="s">
         <v>536</v>
       </c>
-      <c r="F311" s="199">
+      <c r="F311" s="172">
         <v>1</v>
       </c>
-      <c r="G311" s="154" t="s">
+      <c r="G311" s="287" t="s">
         <v>578</v>
       </c>
       <c r="H311" s="142">
         <v>23</v>
       </c>
-      <c r="I311" s="196" t="s">
+      <c r="I311" s="300" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="312" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B312" s="348"/>
-[...1 lines deleted...]
-      <c r="D312" s="193">
+      <c r="B312" s="249"/>
+      <c r="C312" s="262"/>
+      <c r="D312" s="169">
         <v>6</v>
       </c>
-      <c r="E312" s="153" t="s">
+      <c r="E312" s="295" t="s">
         <v>539</v>
       </c>
-      <c r="F312" s="199">
+      <c r="F312" s="172">
         <v>2</v>
       </c>
-      <c r="G312" s="154" t="s">
+      <c r="G312" s="287" t="s">
         <v>577</v>
       </c>
       <c r="H312" s="142">
         <v>23</v>
       </c>
-      <c r="I312" s="196" t="s">
+      <c r="I312" s="300" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="313" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B313" s="348"/>
-[...1 lines deleted...]
-      <c r="D313" s="193">
+      <c r="B313" s="249"/>
+      <c r="C313" s="262"/>
+      <c r="D313" s="169">
         <v>19</v>
       </c>
-      <c r="E313" s="153" t="s">
+      <c r="E313" s="295" t="s">
         <v>553</v>
       </c>
-      <c r="F313" s="201">
+      <c r="F313" s="174">
         <v>6</v>
       </c>
-      <c r="G313" s="154" t="s">
+      <c r="G313" s="287" t="s">
         <v>534</v>
       </c>
       <c r="H313" s="142"/>
-      <c r="I313" s="196"/>
+      <c r="I313" s="300"/>
     </row>
     <row r="314" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B314" s="348"/>
-[...1 lines deleted...]
-      <c r="D314" s="193">
+      <c r="B314" s="249"/>
+      <c r="C314" s="262"/>
+      <c r="D314" s="169">
         <v>20</v>
       </c>
-      <c r="E314" s="153" t="s">
+      <c r="E314" s="295" t="s">
         <v>599</v>
       </c>
-      <c r="F314" s="201">
+      <c r="F314" s="174">
         <v>6</v>
       </c>
-      <c r="G314" s="154" t="s">
+      <c r="G314" s="287" t="s">
         <v>559</v>
       </c>
       <c r="H314" s="145"/>
-      <c r="I314" s="195"/>
+      <c r="I314" s="298"/>
     </row>
     <row r="315" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B315" s="348"/>
-[...3 lines deleted...]
-      <c r="F315" s="201">
+      <c r="B315" s="249"/>
+      <c r="C315" s="262"/>
+      <c r="D315" s="169"/>
+      <c r="E315" s="295"/>
+      <c r="F315" s="174">
         <v>15</v>
       </c>
-      <c r="G315" s="154" t="s">
+      <c r="G315" s="287" t="s">
         <v>602</v>
       </c>
       <c r="H315" s="145"/>
-      <c r="I315" s="195"/>
+      <c r="I315" s="298"/>
     </row>
     <row r="316" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B316" s="348"/>
-[...3 lines deleted...]
-      <c r="F316" s="194">
+      <c r="B316" s="249"/>
+      <c r="C316" s="262"/>
+      <c r="D316" s="169"/>
+      <c r="E316" s="301"/>
+      <c r="F316" s="170">
         <v>21</v>
       </c>
-      <c r="G316" s="155" t="s">
+      <c r="G316" s="299" t="s">
         <v>596</v>
       </c>
-      <c r="H316" s="197"/>
-      <c r="I316" s="196"/>
+      <c r="H316" s="171"/>
+      <c r="I316" s="300"/>
     </row>
     <row r="317" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B317" s="348"/>
-[...3 lines deleted...]
-      <c r="F317" s="194">
+      <c r="B317" s="249"/>
+      <c r="C317" s="262"/>
+      <c r="D317" s="169"/>
+      <c r="E317" s="302"/>
+      <c r="F317" s="170">
         <v>22</v>
       </c>
-      <c r="G317" s="155" t="s">
+      <c r="G317" s="299" t="s">
         <v>532</v>
       </c>
-      <c r="H317" s="197"/>
-      <c r="I317" s="195"/>
+      <c r="H317" s="171"/>
+      <c r="I317" s="298"/>
     </row>
     <row r="318" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B318" s="348"/>
-[...3 lines deleted...]
-      <c r="F318" s="194">
+      <c r="B318" s="249"/>
+      <c r="C318" s="262"/>
+      <c r="D318" s="169"/>
+      <c r="E318" s="295"/>
+      <c r="F318" s="170">
         <v>22</v>
       </c>
-      <c r="G318" s="155" t="s">
+      <c r="G318" s="299" t="s">
         <v>597</v>
       </c>
-      <c r="H318" s="197"/>
-      <c r="I318" s="195"/>
+      <c r="H318" s="171"/>
+      <c r="I318" s="298"/>
     </row>
     <row r="319" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B319" s="348"/>
-[...3 lines deleted...]
-      <c r="F319" s="194">
+      <c r="B319" s="249"/>
+      <c r="C319" s="262"/>
+      <c r="D319" s="169"/>
+      <c r="E319" s="295"/>
+      <c r="F319" s="170">
         <v>28</v>
       </c>
-      <c r="G319" s="154" t="s">
+      <c r="G319" s="287" t="s">
         <v>533</v>
       </c>
-      <c r="H319" s="197"/>
-      <c r="I319" s="195"/>
+      <c r="H319" s="171"/>
+      <c r="I319" s="298"/>
     </row>
     <row r="320" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B320" s="348"/>
-[...3 lines deleted...]
-      <c r="F320" s="199">
+      <c r="B320" s="249"/>
+      <c r="C320" s="262"/>
+      <c r="D320" s="169"/>
+      <c r="E320" s="302"/>
+      <c r="F320" s="172">
         <v>29</v>
       </c>
-      <c r="G320" s="154" t="s">
+      <c r="G320" s="287" t="s">
         <v>606</v>
       </c>
       <c r="H320" s="142"/>
-      <c r="I320" s="196"/>
+      <c r="I320" s="300"/>
     </row>
     <row r="321" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B321" s="348"/>
-      <c r="C321" s="345" t="s">
+      <c r="B321" s="249"/>
+      <c r="C321" s="276" t="s">
         <v>10</v>
       </c>
-      <c r="D321" s="193">
+      <c r="D321" s="169">
         <v>1</v>
       </c>
-      <c r="E321" s="153" t="s">
+      <c r="E321" s="295" t="s">
         <v>548</v>
       </c>
-      <c r="F321" s="194">
+      <c r="F321" s="170">
         <v>6</v>
       </c>
-      <c r="G321" s="154" t="s">
+      <c r="G321" s="287" t="s">
         <v>558</v>
       </c>
       <c r="H321" s="145">
         <v>4</v>
       </c>
-      <c r="I321" s="196" t="s">
+      <c r="I321" s="300" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="322" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B322" s="348"/>
-[...1 lines deleted...]
-      <c r="D322" s="193">
+      <c r="B322" s="249"/>
+      <c r="C322" s="276"/>
+      <c r="D322" s="169">
         <v>3</v>
       </c>
-      <c r="E322" s="153" t="s">
+      <c r="E322" s="295" t="s">
         <v>549</v>
       </c>
-      <c r="F322" s="194">
+      <c r="F322" s="170">
         <v>17</v>
       </c>
-      <c r="G322" s="154" t="s">
+      <c r="G322" s="287" t="s">
         <v>570</v>
       </c>
       <c r="H322" s="145">
         <v>5</v>
       </c>
-      <c r="I322" s="196" t="s">
+      <c r="I322" s="300" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="323" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B323" s="348"/>
-[...1 lines deleted...]
-      <c r="D323" s="193">
+      <c r="B323" s="249"/>
+      <c r="C323" s="276"/>
+      <c r="D323" s="169">
         <v>3</v>
       </c>
-      <c r="E323" s="153" t="s">
+      <c r="E323" s="295" t="s">
         <v>547</v>
       </c>
-      <c r="F323" s="194">
+      <c r="F323" s="170">
         <v>18</v>
       </c>
-      <c r="G323" s="154" t="s">
+      <c r="G323" s="287" t="s">
         <v>560</v>
       </c>
       <c r="H323" s="145">
         <v>25</v>
       </c>
-      <c r="I323" s="196" t="s">
+      <c r="I323" s="300" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="324" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B324" s="348"/>
-[...1 lines deleted...]
-      <c r="D324" s="193">
+      <c r="B324" s="249"/>
+      <c r="C324" s="276"/>
+      <c r="D324" s="169">
         <v>3</v>
       </c>
-      <c r="E324" s="153" t="s">
+      <c r="E324" s="295" t="s">
         <v>598</v>
       </c>
-      <c r="F324" s="194">
+      <c r="F324" s="170">
         <v>19</v>
       </c>
-      <c r="G324" s="154" t="s">
+      <c r="G324" s="287" t="s">
         <v>571</v>
       </c>
       <c r="H324" s="142">
         <v>29</v>
       </c>
-      <c r="I324" s="196" t="s">
+      <c r="I324" s="300" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="325" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B325" s="348"/>
-[...1 lines deleted...]
-      <c r="D325" s="193">
+      <c r="B325" s="249"/>
+      <c r="C325" s="276"/>
+      <c r="D325" s="169">
         <v>13</v>
       </c>
-      <c r="E325" s="153" t="s">
+      <c r="E325" s="295" t="s">
         <v>580</v>
       </c>
-      <c r="F325" s="201">
+      <c r="F325" s="174">
         <v>23</v>
       </c>
-      <c r="G325" s="154" t="s">
+      <c r="G325" s="287" t="s">
         <v>584</v>
       </c>
       <c r="H325" s="145">
         <v>30</v>
       </c>
-      <c r="I325" s="196" t="s">
+      <c r="I325" s="300" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="326" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B326" s="348"/>
-[...1 lines deleted...]
-      <c r="D326" s="193">
+      <c r="B326" s="249"/>
+      <c r="C326" s="276"/>
+      <c r="D326" s="169">
         <v>15</v>
       </c>
-      <c r="E326" s="153" t="s">
+      <c r="E326" s="295" t="s">
         <v>552</v>
       </c>
-      <c r="F326" s="194">
+      <c r="F326" s="170">
         <v>24</v>
       </c>
-      <c r="G326" s="154" t="s">
+      <c r="G326" s="287" t="s">
         <v>572</v>
       </c>
       <c r="H326" s="145">
         <v>30</v>
       </c>
-      <c r="I326" s="196" t="s">
+      <c r="I326" s="300" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="327" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B327" s="348"/>
-[...1 lines deleted...]
-      <c r="D327" s="193">
+      <c r="B327" s="249"/>
+      <c r="C327" s="276"/>
+      <c r="D327" s="169">
         <v>20</v>
       </c>
-      <c r="E327" s="153" t="s">
+      <c r="E327" s="295" t="s">
         <v>550</v>
       </c>
-      <c r="F327" s="199"/>
-      <c r="G327" s="164"/>
+      <c r="F327" s="172"/>
+      <c r="G327" s="293"/>
       <c r="H327" s="142"/>
-      <c r="I327" s="195"/>
+      <c r="I327" s="298"/>
     </row>
     <row r="328" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B328" s="348"/>
-[...1 lines deleted...]
-      <c r="D328" s="193">
+      <c r="B328" s="249"/>
+      <c r="C328" s="276"/>
+      <c r="D328" s="169">
         <v>20</v>
       </c>
-      <c r="E328" s="153" t="s">
+      <c r="E328" s="295" t="s">
         <v>551</v>
       </c>
-      <c r="F328" s="199"/>
-      <c r="G328" s="164"/>
+      <c r="F328" s="172"/>
+      <c r="G328" s="293"/>
       <c r="H328" s="142"/>
-      <c r="I328" s="196"/>
+      <c r="I328" s="300"/>
     </row>
     <row r="329" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B329" s="348"/>
-      <c r="C329" s="344" t="s">
+      <c r="B329" s="249"/>
+      <c r="C329" s="262" t="s">
         <v>11</v>
       </c>
-      <c r="D329" s="193">
+      <c r="D329" s="169">
         <v>1</v>
       </c>
-      <c r="E329" s="153" t="s">
+      <c r="E329" s="295" t="s">
         <v>590</v>
       </c>
-      <c r="F329" s="194">
+      <c r="F329" s="170">
         <v>15</v>
       </c>
-      <c r="G329" s="154" t="s">
+      <c r="G329" s="287" t="s">
         <v>604</v>
       </c>
       <c r="H329" s="145">
         <v>25</v>
       </c>
-      <c r="I329" s="196" t="s">
+      <c r="I329" s="300" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="330" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B330" s="348"/>
-[...1 lines deleted...]
-      <c r="D330" s="193">
+      <c r="B330" s="249"/>
+      <c r="C330" s="262"/>
+      <c r="D330" s="169">
         <v>2</v>
       </c>
-      <c r="E330" s="184" t="s">
+      <c r="E330" s="303" t="s">
         <v>632</v>
       </c>
-      <c r="F330" s="194"/>
-      <c r="G330" s="154"/>
+      <c r="F330" s="170"/>
+      <c r="G330" s="287"/>
       <c r="H330" s="145">
         <v>25</v>
       </c>
-      <c r="I330" s="196" t="s">
+      <c r="I330" s="300" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="331" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B331" s="348"/>
-[...1 lines deleted...]
-      <c r="D331" s="193">
+      <c r="B331" s="249"/>
+      <c r="C331" s="262"/>
+      <c r="D331" s="169">
         <v>3</v>
       </c>
-      <c r="E331" s="153" t="s">
+      <c r="E331" s="295" t="s">
         <v>628</v>
       </c>
-      <c r="F331" s="194"/>
-      <c r="G331" s="154"/>
+      <c r="F331" s="170"/>
+      <c r="G331" s="287"/>
       <c r="H331" s="145">
         <v>25</v>
       </c>
-      <c r="I331" s="196" t="s">
+      <c r="I331" s="300" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="332" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B332" s="348"/>
-[...1 lines deleted...]
-      <c r="D332" s="193">
+      <c r="B332" s="249"/>
+      <c r="C332" s="262"/>
+      <c r="D332" s="169">
         <v>8</v>
       </c>
-      <c r="E332" s="153" t="s">
+      <c r="E332" s="295" t="s">
         <v>537</v>
       </c>
-      <c r="F332" s="194"/>
-      <c r="G332" s="154"/>
+      <c r="F332" s="170"/>
+      <c r="G332" s="287"/>
       <c r="H332" s="142">
         <v>29</v>
       </c>
-      <c r="I332" s="196" t="s">
+      <c r="I332" s="300" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="333" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B333" s="348"/>
-[...1 lines deleted...]
-      <c r="D333" s="193">
+      <c r="B333" s="249"/>
+      <c r="C333" s="262"/>
+      <c r="D333" s="169">
         <v>31</v>
       </c>
-      <c r="E333" s="153" t="s">
+      <c r="E333" s="295" t="s">
         <v>573</v>
       </c>
-      <c r="F333" s="194"/>
-      <c r="G333" s="164"/>
+      <c r="F333" s="170"/>
+      <c r="G333" s="293"/>
       <c r="H333" s="145">
         <v>29</v>
       </c>
-      <c r="I333" s="196" t="s">
+      <c r="I333" s="300" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="334" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B334" s="348"/>
-[...4 lines deleted...]
-      <c r="G334" s="164"/>
+      <c r="B334" s="249"/>
+      <c r="C334" s="262"/>
+      <c r="D334" s="169"/>
+      <c r="E334" s="295"/>
+      <c r="F334" s="170"/>
+      <c r="G334" s="293"/>
       <c r="H334" s="145">
         <v>29</v>
       </c>
-      <c r="I334" s="196" t="s">
+      <c r="I334" s="300" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="335" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B335" s="348"/>
-      <c r="C335" s="344" t="s">
+      <c r="B335" s="249"/>
+      <c r="C335" s="262" t="s">
         <v>12</v>
       </c>
-      <c r="D335" s="193">
+      <c r="D335" s="169">
         <v>7</v>
       </c>
-      <c r="E335" s="184" t="s">
+      <c r="E335" s="303" t="s">
         <v>600</v>
       </c>
-      <c r="F335" s="194">
+      <c r="F335" s="170">
         <v>14</v>
       </c>
-      <c r="G335" s="154" t="s">
+      <c r="G335" s="287" t="s">
         <v>601</v>
       </c>
       <c r="H335" s="142">
         <v>19</v>
       </c>
-      <c r="I335" s="196" t="s">
+      <c r="I335" s="300" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="336" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B336" s="348"/>
-[...1 lines deleted...]
-      <c r="D336" s="193">
+      <c r="B336" s="249"/>
+      <c r="C336" s="262"/>
+      <c r="D336" s="169">
         <v>7</v>
       </c>
-      <c r="E336" s="153" t="s">
+      <c r="E336" s="295" t="s">
         <v>554</v>
       </c>
-      <c r="F336" s="194">
+      <c r="F336" s="170">
         <v>17</v>
       </c>
-      <c r="G336" s="154" t="s">
+      <c r="G336" s="287" t="s">
         <v>605</v>
       </c>
       <c r="H336" s="142"/>
-      <c r="I336" s="196"/>
+      <c r="I336" s="300"/>
     </row>
     <row r="337" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B337" s="348"/>
-[...1 lines deleted...]
-      <c r="D337" s="193">
+      <c r="B337" s="249"/>
+      <c r="C337" s="262"/>
+      <c r="D337" s="169">
         <v>23</v>
       </c>
-      <c r="E337" s="153" t="s">
+      <c r="E337" s="295" t="s">
         <v>609</v>
       </c>
-      <c r="F337" s="194"/>
-      <c r="G337" s="154"/>
+      <c r="F337" s="170"/>
+      <c r="G337" s="287"/>
       <c r="H337" s="142"/>
-      <c r="I337" s="196"/>
+      <c r="I337" s="300"/>
     </row>
     <row r="338" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B338" s="348"/>
-[...1 lines deleted...]
-      <c r="D338" s="193">
+      <c r="B338" s="249"/>
+      <c r="C338" s="262"/>
+      <c r="D338" s="169">
         <v>27</v>
       </c>
-      <c r="E338" s="198" t="s">
+      <c r="E338" s="302" t="s">
         <v>608</v>
       </c>
-      <c r="F338" s="194"/>
-      <c r="G338" s="154"/>
+      <c r="F338" s="170"/>
+      <c r="G338" s="287"/>
       <c r="H338" s="142"/>
-      <c r="I338" s="196"/>
+      <c r="I338" s="300"/>
     </row>
     <row r="339" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B339" s="348"/>
-[...1 lines deleted...]
-      <c r="D339" s="193">
+      <c r="B339" s="249"/>
+      <c r="C339" s="262"/>
+      <c r="D339" s="169">
         <v>28</v>
       </c>
-      <c r="E339" s="153" t="s">
+      <c r="E339" s="295" t="s">
         <v>646</v>
       </c>
-      <c r="F339" s="194"/>
-      <c r="G339" s="154"/>
+      <c r="F339" s="170"/>
+      <c r="G339" s="287"/>
       <c r="H339" s="142"/>
-      <c r="I339" s="196"/>
+      <c r="I339" s="300"/>
     </row>
     <row r="340" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B340" s="348"/>
-      <c r="C340" s="344" t="s">
+      <c r="B340" s="249"/>
+      <c r="C340" s="262" t="s">
         <v>13</v>
       </c>
-      <c r="D340" s="193">
+      <c r="D340" s="169">
         <v>2</v>
       </c>
-      <c r="E340" s="184" t="s">
+      <c r="E340" s="303" t="s">
         <v>624</v>
       </c>
-      <c r="F340" s="194">
+      <c r="F340" s="170">
         <v>10</v>
       </c>
-      <c r="G340" s="154" t="s">
+      <c r="G340" s="287" t="s">
         <v>575</v>
       </c>
       <c r="H340" s="142">
         <v>1</v>
       </c>
-      <c r="I340" s="196" t="s">
+      <c r="I340" s="300" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="341" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B341" s="348"/>
-[...1 lines deleted...]
-      <c r="D341" s="193">
+      <c r="B341" s="249"/>
+      <c r="C341" s="262"/>
+      <c r="D341" s="169">
         <v>2</v>
       </c>
-      <c r="E341" s="184" t="s">
+      <c r="E341" s="303" t="s">
         <v>556</v>
       </c>
-      <c r="F341" s="194">
+      <c r="F341" s="170">
         <v>16</v>
       </c>
-      <c r="G341" s="154" t="s">
+      <c r="G341" s="287" t="s">
         <v>594</v>
       </c>
       <c r="H341" s="145">
         <v>3</v>
       </c>
-      <c r="I341" s="196" t="s">
+      <c r="I341" s="300" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="342" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B342" s="348"/>
-[...1 lines deleted...]
-      <c r="D342" s="193">
+      <c r="B342" s="249"/>
+      <c r="C342" s="262"/>
+      <c r="D342" s="169">
         <v>2</v>
       </c>
-      <c r="E342" s="184" t="s">
+      <c r="E342" s="303" t="s">
         <v>614</v>
       </c>
-      <c r="F342" s="194">
+      <c r="F342" s="170">
         <v>16</v>
       </c>
-      <c r="G342" s="154" t="s">
+      <c r="G342" s="287" t="s">
         <v>595</v>
       </c>
       <c r="H342" s="142">
         <v>12</v>
       </c>
-      <c r="I342" s="196" t="s">
+      <c r="I342" s="300" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="343" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B343" s="348"/>
-[...1 lines deleted...]
-      <c r="D343" s="193">
+      <c r="B343" s="249"/>
+      <c r="C343" s="262"/>
+      <c r="D343" s="169">
         <v>9</v>
       </c>
-      <c r="E343" s="153" t="s">
+      <c r="E343" s="295" t="s">
         <v>535</v>
       </c>
-      <c r="F343" s="199">
+      <c r="F343" s="172">
         <v>17</v>
       </c>
-      <c r="G343" s="154" t="s">
+      <c r="G343" s="287" t="s">
         <v>593</v>
       </c>
       <c r="H343" s="142"/>
-      <c r="I343" s="196"/>
+      <c r="I343" s="300"/>
     </row>
     <row r="344" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B344" s="348"/>
-[...1 lines deleted...]
-      <c r="D344" s="193">
+      <c r="B344" s="249"/>
+      <c r="C344" s="262"/>
+      <c r="D344" s="169">
         <v>9</v>
       </c>
-      <c r="E344" s="153" t="s">
+      <c r="E344" s="295" t="s">
         <v>585</v>
       </c>
-      <c r="F344" s="199">
+      <c r="F344" s="172">
         <v>18</v>
       </c>
-      <c r="G344" s="154" t="s">
+      <c r="G344" s="287" t="s">
         <v>574</v>
       </c>
       <c r="H344" s="142"/>
-      <c r="I344" s="196"/>
+      <c r="I344" s="300"/>
     </row>
     <row r="345" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B345" s="348"/>
-[...1 lines deleted...]
-      <c r="D345" s="193">
+      <c r="B345" s="249"/>
+      <c r="C345" s="262"/>
+      <c r="D345" s="169">
         <v>9</v>
       </c>
-      <c r="E345" s="153" t="s">
+      <c r="E345" s="295" t="s">
         <v>627</v>
       </c>
-      <c r="F345" s="201"/>
-      <c r="G345" s="164"/>
+      <c r="F345" s="174"/>
+      <c r="G345" s="293"/>
       <c r="H345" s="142"/>
-      <c r="I345" s="196"/>
+      <c r="I345" s="300"/>
     </row>
     <row r="346" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B346" s="348"/>
-[...1 lines deleted...]
-      <c r="D346" s="193">
+      <c r="B346" s="249"/>
+      <c r="C346" s="262"/>
+      <c r="D346" s="169">
         <v>9</v>
       </c>
-      <c r="E346" s="153" t="s">
+      <c r="E346" s="295" t="s">
         <v>616</v>
       </c>
-      <c r="F346" s="199"/>
-      <c r="G346" s="164"/>
+      <c r="F346" s="172"/>
+      <c r="G346" s="293"/>
       <c r="H346" s="145"/>
-      <c r="I346" s="195"/>
+      <c r="I346" s="298"/>
     </row>
     <row r="347" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B347" s="348"/>
-[...1 lines deleted...]
-      <c r="D347" s="193">
+      <c r="B347" s="249"/>
+      <c r="C347" s="262"/>
+      <c r="D347" s="169">
         <v>11</v>
       </c>
-      <c r="E347" s="153" t="s">
+      <c r="E347" s="295" t="s">
         <v>662</v>
       </c>
-      <c r="F347" s="199"/>
-      <c r="G347" s="164"/>
+      <c r="F347" s="172"/>
+      <c r="G347" s="293"/>
       <c r="H347" s="142"/>
-      <c r="I347" s="196"/>
+      <c r="I347" s="300"/>
     </row>
     <row r="348" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B348" s="348"/>
-[...1 lines deleted...]
-      <c r="D348" s="193">
+      <c r="B348" s="249"/>
+      <c r="C348" s="262"/>
+      <c r="D348" s="169">
         <v>15</v>
       </c>
-      <c r="E348" s="153" t="s">
+      <c r="E348" s="295" t="s">
         <v>610</v>
       </c>
-      <c r="F348" s="199"/>
-      <c r="G348" s="164"/>
+      <c r="F348" s="172"/>
+      <c r="G348" s="293"/>
       <c r="H348" s="142"/>
-      <c r="I348" s="196"/>
+      <c r="I348" s="300"/>
     </row>
     <row r="349" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B349" s="348"/>
-[...1 lines deleted...]
-      <c r="D349" s="193">
+      <c r="B349" s="249"/>
+      <c r="C349" s="262"/>
+      <c r="D349" s="169">
         <v>15</v>
       </c>
-      <c r="E349" s="153" t="s">
+      <c r="E349" s="295" t="s">
         <v>664</v>
       </c>
-      <c r="F349" s="199"/>
-      <c r="G349" s="164"/>
+      <c r="F349" s="172"/>
+      <c r="G349" s="293"/>
       <c r="H349" s="142"/>
-      <c r="I349" s="196"/>
+      <c r="I349" s="300"/>
     </row>
     <row r="350" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B350" s="348"/>
-[...1 lines deleted...]
-      <c r="D350" s="193">
+      <c r="B350" s="249"/>
+      <c r="C350" s="262"/>
+      <c r="D350" s="169">
         <v>16</v>
       </c>
-      <c r="E350" s="153" t="s">
+      <c r="E350" s="295" t="s">
         <v>670</v>
       </c>
-      <c r="F350" s="199"/>
-      <c r="G350" s="164"/>
+      <c r="F350" s="172"/>
+      <c r="G350" s="293"/>
       <c r="H350" s="142"/>
-      <c r="I350" s="196"/>
+      <c r="I350" s="300"/>
     </row>
     <row r="351" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B351" s="348"/>
-[...1 lines deleted...]
-      <c r="D351" s="193">
+      <c r="B351" s="249"/>
+      <c r="C351" s="262"/>
+      <c r="D351" s="169">
         <v>16</v>
       </c>
-      <c r="E351" s="153" t="s">
+      <c r="E351" s="295" t="s">
         <v>591</v>
       </c>
-      <c r="F351" s="199"/>
-      <c r="G351" s="164"/>
+      <c r="F351" s="172"/>
+      <c r="G351" s="293"/>
       <c r="H351" s="142"/>
-      <c r="I351" s="196"/>
+      <c r="I351" s="300"/>
     </row>
     <row r="352" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B352" s="348"/>
-[...1 lines deleted...]
-      <c r="D352" s="193">
+      <c r="B352" s="249"/>
+      <c r="C352" s="262"/>
+      <c r="D352" s="169">
         <v>21</v>
       </c>
-      <c r="E352" s="153" t="s">
+      <c r="E352" s="295" t="s">
         <v>679</v>
       </c>
-      <c r="F352" s="199"/>
-      <c r="G352" s="164"/>
+      <c r="F352" s="172"/>
+      <c r="G352" s="293"/>
       <c r="H352" s="142"/>
-      <c r="I352" s="196"/>
+      <c r="I352" s="300"/>
     </row>
     <row r="353" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B353" s="348"/>
-[...1 lines deleted...]
-      <c r="D353" s="193">
+      <c r="B353" s="249"/>
+      <c r="C353" s="262"/>
+      <c r="D353" s="169">
         <v>23</v>
       </c>
-      <c r="E353" s="153" t="s">
+      <c r="E353" s="295" t="s">
         <v>629</v>
       </c>
-      <c r="F353" s="199"/>
-      <c r="G353" s="164"/>
+      <c r="F353" s="172"/>
+      <c r="G353" s="293"/>
       <c r="H353" s="142"/>
-      <c r="I353" s="196"/>
+      <c r="I353" s="300"/>
     </row>
     <row r="354" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B354" s="348"/>
-[...1 lines deleted...]
-      <c r="D354" s="193">
+      <c r="B354" s="249"/>
+      <c r="C354" s="262"/>
+      <c r="D354" s="169">
         <v>23</v>
       </c>
-      <c r="E354" s="153" t="s">
+      <c r="E354" s="295" t="s">
         <v>555</v>
       </c>
-      <c r="F354" s="199"/>
-      <c r="G354" s="164"/>
+      <c r="F354" s="172"/>
+      <c r="G354" s="293"/>
       <c r="H354" s="142"/>
-      <c r="I354" s="196"/>
+      <c r="I354" s="300"/>
     </row>
     <row r="355" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B355" s="348"/>
-[...1 lines deleted...]
-      <c r="D355" s="193">
+      <c r="B355" s="249"/>
+      <c r="C355" s="262"/>
+      <c r="D355" s="169">
         <v>23</v>
       </c>
-      <c r="E355" s="153" t="s">
+      <c r="E355" s="295" t="s">
         <v>645</v>
       </c>
-      <c r="F355" s="199"/>
-      <c r="G355" s="164"/>
+      <c r="F355" s="172"/>
+      <c r="G355" s="293"/>
       <c r="H355" s="142"/>
-      <c r="I355" s="196"/>
+      <c r="I355" s="300"/>
     </row>
     <row r="356" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B356" s="348"/>
-[...1 lines deleted...]
-      <c r="D356" s="193">
+      <c r="B356" s="249"/>
+      <c r="C356" s="262"/>
+      <c r="D356" s="169">
         <v>25</v>
       </c>
-      <c r="E356" s="184" t="s">
+      <c r="E356" s="303" t="s">
         <v>634</v>
       </c>
-      <c r="F356" s="199">
+      <c r="F356" s="172">
         <v>30</v>
       </c>
-      <c r="G356" s="154" t="s">
+      <c r="G356" s="287" t="s">
         <v>621</v>
       </c>
       <c r="H356" s="142"/>
-      <c r="I356" s="196"/>
+      <c r="I356" s="300"/>
     </row>
     <row r="357" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A357" s="167"/>
-[...1 lines deleted...]
-      <c r="C357" s="344" t="s">
+      <c r="A357" s="155"/>
+      <c r="B357" s="249"/>
+      <c r="C357" s="262" t="s">
         <v>14</v>
       </c>
-      <c r="D357" s="200">
+      <c r="D357" s="173">
         <v>3</v>
       </c>
-      <c r="E357" s="184" t="s">
+      <c r="E357" s="303" t="s">
         <v>633</v>
       </c>
-      <c r="F357" s="199">
+      <c r="F357" s="172">
         <v>9</v>
       </c>
-      <c r="G357" s="154" t="s">
+      <c r="G357" s="287" t="s">
         <v>617</v>
       </c>
       <c r="H357" s="145">
         <v>7</v>
       </c>
-      <c r="I357" s="196" t="s">
+      <c r="I357" s="300" t="s">
         <v>612</v>
       </c>
-      <c r="J357" s="167"/>
-[...23 lines deleted...]
-      <c r="AH357" s="167"/>
+      <c r="J357" s="155"/>
+      <c r="K357" s="155"/>
+      <c r="L357" s="155"/>
+      <c r="M357" s="155"/>
+      <c r="N357" s="155"/>
+      <c r="O357" s="155"/>
+      <c r="P357" s="155"/>
+      <c r="Q357" s="155"/>
+      <c r="R357" s="155"/>
+      <c r="S357" s="155"/>
+      <c r="T357" s="155"/>
+      <c r="U357" s="155"/>
+      <c r="V357" s="155"/>
+      <c r="W357" s="155"/>
+      <c r="X357" s="155"/>
+      <c r="Y357" s="155"/>
+      <c r="Z357" s="155"/>
+      <c r="AA357" s="155"/>
+      <c r="AB357" s="155"/>
+      <c r="AC357" s="155"/>
+      <c r="AD357" s="155"/>
+      <c r="AE357" s="155"/>
+      <c r="AF357" s="155"/>
+      <c r="AG357" s="155"/>
+      <c r="AH357" s="155"/>
     </row>
     <row r="358" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A358" s="167"/>
-[...2 lines deleted...]
-      <c r="D358" s="200">
+      <c r="A358" s="155"/>
+      <c r="B358" s="249"/>
+      <c r="C358" s="262"/>
+      <c r="D358" s="173">
         <v>6</v>
       </c>
-      <c r="E358" s="184" t="s">
+      <c r="E358" s="303" t="s">
         <v>665</v>
       </c>
-      <c r="F358" s="201">
+      <c r="F358" s="174">
         <v>14</v>
       </c>
-      <c r="G358" s="154" t="s">
+      <c r="G358" s="287" t="s">
         <v>642</v>
       </c>
       <c r="H358" s="145">
         <v>10</v>
       </c>
-      <c r="I358" s="196" t="s">
+      <c r="I358" s="300" t="s">
         <v>649</v>
       </c>
-      <c r="J358" s="167"/>
-[...23 lines deleted...]
-      <c r="AH358" s="167"/>
+      <c r="J358" s="155"/>
+      <c r="K358" s="155"/>
+      <c r="L358" s="155"/>
+      <c r="M358" s="155"/>
+      <c r="N358" s="155"/>
+      <c r="O358" s="155"/>
+      <c r="P358" s="155"/>
+      <c r="Q358" s="155"/>
+      <c r="R358" s="155"/>
+      <c r="S358" s="155"/>
+      <c r="T358" s="155"/>
+      <c r="U358" s="155"/>
+      <c r="V358" s="155"/>
+      <c r="W358" s="155"/>
+      <c r="X358" s="155"/>
+      <c r="Y358" s="155"/>
+      <c r="Z358" s="155"/>
+      <c r="AA358" s="155"/>
+      <c r="AB358" s="155"/>
+      <c r="AC358" s="155"/>
+      <c r="AD358" s="155"/>
+      <c r="AE358" s="155"/>
+      <c r="AF358" s="155"/>
+      <c r="AG358" s="155"/>
+      <c r="AH358" s="155"/>
     </row>
     <row r="359" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A359" s="167"/>
-[...2 lines deleted...]
-      <c r="D359" s="200">
+      <c r="A359" s="155"/>
+      <c r="B359" s="249"/>
+      <c r="C359" s="262"/>
+      <c r="D359" s="173">
         <v>7</v>
       </c>
-      <c r="E359" s="184" t="s">
+      <c r="E359" s="303" t="s">
         <v>681</v>
       </c>
-      <c r="F359" s="194">
+      <c r="F359" s="170">
         <v>23</v>
       </c>
-      <c r="G359" s="154" t="s">
+      <c r="G359" s="287" t="s">
         <v>561</v>
       </c>
-      <c r="H359" s="202">
+      <c r="H359" s="175">
         <v>15</v>
       </c>
-      <c r="I359" s="196" t="s">
+      <c r="I359" s="300" t="s">
         <v>656</v>
       </c>
-      <c r="J359" s="167"/>
-[...23 lines deleted...]
-      <c r="AH359" s="167"/>
+      <c r="J359" s="155"/>
+      <c r="K359" s="155"/>
+      <c r="L359" s="155"/>
+      <c r="M359" s="155"/>
+      <c r="N359" s="155"/>
+      <c r="O359" s="155"/>
+      <c r="P359" s="155"/>
+      <c r="Q359" s="155"/>
+      <c r="R359" s="155"/>
+      <c r="S359" s="155"/>
+      <c r="T359" s="155"/>
+      <c r="U359" s="155"/>
+      <c r="V359" s="155"/>
+      <c r="W359" s="155"/>
+      <c r="X359" s="155"/>
+      <c r="Y359" s="155"/>
+      <c r="Z359" s="155"/>
+      <c r="AA359" s="155"/>
+      <c r="AB359" s="155"/>
+      <c r="AC359" s="155"/>
+      <c r="AD359" s="155"/>
+      <c r="AE359" s="155"/>
+      <c r="AF359" s="155"/>
+      <c r="AG359" s="155"/>
+      <c r="AH359" s="155"/>
     </row>
     <row r="360" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B360" s="348"/>
-[...1 lines deleted...]
-      <c r="D360" s="193">
+      <c r="B360" s="249"/>
+      <c r="C360" s="262"/>
+      <c r="D360" s="169">
         <v>12</v>
       </c>
-      <c r="E360" s="153" t="s">
+      <c r="E360" s="295" t="s">
         <v>552</v>
       </c>
-      <c r="F360" s="194">
+      <c r="F360" s="170">
         <v>29</v>
       </c>
-      <c r="G360" s="155" t="s">
+      <c r="G360" s="299" t="s">
         <v>565</v>
       </c>
       <c r="H360" s="145">
         <v>16</v>
       </c>
-      <c r="I360" s="196" t="s">
+      <c r="I360" s="300" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="361" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B361" s="348"/>
-[...1 lines deleted...]
-      <c r="D361" s="193">
+      <c r="B361" s="249"/>
+      <c r="C361" s="262"/>
+      <c r="D361" s="169">
         <v>13</v>
       </c>
-      <c r="E361" s="153" t="s">
+      <c r="E361" s="295" t="s">
         <v>682</v>
       </c>
-      <c r="F361" s="201"/>
-      <c r="G361" s="164"/>
+      <c r="F361" s="174"/>
+      <c r="G361" s="293"/>
       <c r="H361" s="142">
         <v>22</v>
       </c>
-      <c r="I361" s="196" t="s">
+      <c r="I361" s="300" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="362" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B362" s="348"/>
-[...1 lines deleted...]
-      <c r="D362" s="193">
+      <c r="B362" s="249"/>
+      <c r="C362" s="262"/>
+      <c r="D362" s="169">
         <v>14</v>
       </c>
-      <c r="E362" s="184" t="s">
+      <c r="E362" s="303" t="s">
         <v>630</v>
       </c>
-      <c r="F362" s="201"/>
-      <c r="G362" s="164"/>
+      <c r="F362" s="174"/>
+      <c r="G362" s="293"/>
       <c r="H362" s="145">
         <v>27</v>
       </c>
-      <c r="I362" s="196" t="s">
+      <c r="I362" s="300" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="363" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B363" s="348"/>
-[...1 lines deleted...]
-      <c r="D363" s="193">
+      <c r="B363" s="249"/>
+      <c r="C363" s="262"/>
+      <c r="D363" s="169">
         <v>14</v>
       </c>
-      <c r="E363" s="184" t="s">
+      <c r="E363" s="303" t="s">
         <v>631</v>
       </c>
-      <c r="F363" s="199"/>
-      <c r="G363" s="164"/>
+      <c r="F363" s="172"/>
+      <c r="G363" s="293"/>
       <c r="H363" s="145"/>
-      <c r="I363" s="195"/>
+      <c r="I363" s="298"/>
     </row>
     <row r="364" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A364" s="167"/>
-[...2 lines deleted...]
-      <c r="D364" s="200">
+      <c r="A364" s="155"/>
+      <c r="B364" s="249"/>
+      <c r="C364" s="262"/>
+      <c r="D364" s="173">
         <v>23</v>
       </c>
-      <c r="E364" s="184" t="s">
+      <c r="E364" s="303" t="s">
         <v>635</v>
       </c>
-      <c r="F364" s="201"/>
-      <c r="G364" s="164"/>
+      <c r="F364" s="174"/>
+      <c r="G364" s="293"/>
       <c r="H364" s="145"/>
-      <c r="I364" s="195"/>
-[...24 lines deleted...]
-      <c r="AH364" s="167"/>
+      <c r="I364" s="298"/>
+      <c r="J364" s="155"/>
+      <c r="K364" s="155"/>
+      <c r="L364" s="155"/>
+      <c r="M364" s="155"/>
+      <c r="N364" s="155"/>
+      <c r="O364" s="155"/>
+      <c r="P364" s="155"/>
+      <c r="Q364" s="155"/>
+      <c r="R364" s="155"/>
+      <c r="S364" s="155"/>
+      <c r="T364" s="155"/>
+      <c r="U364" s="155"/>
+      <c r="V364" s="155"/>
+      <c r="W364" s="155"/>
+      <c r="X364" s="155"/>
+      <c r="Y364" s="155"/>
+      <c r="Z364" s="155"/>
+      <c r="AA364" s="155"/>
+      <c r="AB364" s="155"/>
+      <c r="AC364" s="155"/>
+      <c r="AD364" s="155"/>
+      <c r="AE364" s="155"/>
+      <c r="AF364" s="155"/>
+      <c r="AG364" s="155"/>
+      <c r="AH364" s="155"/>
     </row>
     <row r="365" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A365" s="167"/>
-[...2 lines deleted...]
-      <c r="D365" s="200">
+      <c r="A365" s="155"/>
+      <c r="B365" s="249"/>
+      <c r="C365" s="262"/>
+      <c r="D365" s="173">
         <v>24</v>
       </c>
-      <c r="E365" s="184" t="s">
+      <c r="E365" s="303" t="s">
         <v>666</v>
       </c>
-      <c r="F365" s="201"/>
-      <c r="G365" s="164"/>
+      <c r="F365" s="174"/>
+      <c r="G365" s="293"/>
       <c r="H365" s="142"/>
-      <c r="I365" s="196"/>
-[...24 lines deleted...]
-      <c r="AH365" s="167"/>
+      <c r="I365" s="300"/>
+      <c r="J365" s="155"/>
+      <c r="K365" s="155"/>
+      <c r="L365" s="155"/>
+      <c r="M365" s="155"/>
+      <c r="N365" s="155"/>
+      <c r="O365" s="155"/>
+      <c r="P365" s="155"/>
+      <c r="Q365" s="155"/>
+      <c r="R365" s="155"/>
+      <c r="S365" s="155"/>
+      <c r="T365" s="155"/>
+      <c r="U365" s="155"/>
+      <c r="V365" s="155"/>
+      <c r="W365" s="155"/>
+      <c r="X365" s="155"/>
+      <c r="Y365" s="155"/>
+      <c r="Z365" s="155"/>
+      <c r="AA365" s="155"/>
+      <c r="AB365" s="155"/>
+      <c r="AC365" s="155"/>
+      <c r="AD365" s="155"/>
+      <c r="AE365" s="155"/>
+      <c r="AF365" s="155"/>
+      <c r="AG365" s="155"/>
+      <c r="AH365" s="155"/>
     </row>
     <row r="366" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B366" s="348"/>
-[...1 lines deleted...]
-      <c r="D366" s="193">
+      <c r="B366" s="249"/>
+      <c r="C366" s="262"/>
+      <c r="D366" s="169">
         <v>26</v>
       </c>
-      <c r="E366" s="198" t="s">
+      <c r="E366" s="302" t="s">
         <v>607</v>
       </c>
-      <c r="F366" s="199"/>
-      <c r="G366" s="164"/>
+      <c r="F366" s="172"/>
+      <c r="G366" s="293"/>
       <c r="H366" s="145"/>
-      <c r="I366" s="195"/>
+      <c r="I366" s="298"/>
     </row>
     <row r="367" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B367" s="348"/>
-[...1 lines deleted...]
-      <c r="D367" s="193">
+      <c r="B367" s="249"/>
+      <c r="C367" s="262"/>
+      <c r="D367" s="169">
         <v>28</v>
       </c>
-      <c r="E367" s="153" t="s">
+      <c r="E367" s="295" t="s">
         <v>586</v>
       </c>
-      <c r="F367" s="199"/>
-      <c r="G367" s="164"/>
+      <c r="F367" s="172"/>
+      <c r="G367" s="293"/>
       <c r="H367" s="145"/>
-      <c r="I367" s="196"/>
+      <c r="I367" s="300"/>
     </row>
     <row r="368" spans="1:34" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B368" s="348"/>
-      <c r="C368" s="344" t="s">
+      <c r="B368" s="249"/>
+      <c r="C368" s="262" t="s">
         <v>15</v>
       </c>
-      <c r="D368" s="193">
+      <c r="D368" s="169">
         <v>4</v>
       </c>
-      <c r="E368" s="153" t="s">
+      <c r="E368" s="295" t="s">
         <v>660</v>
       </c>
-      <c r="F368" s="201">
+      <c r="F368" s="174">
         <v>4</v>
       </c>
-      <c r="G368" s="154" t="s">
+      <c r="G368" s="287" t="s">
         <v>654</v>
       </c>
       <c r="H368" s="145">
         <v>4</v>
       </c>
-      <c r="I368" s="196" t="s">
+      <c r="I368" s="300" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="369" spans="2:12" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B369" s="348"/>
-[...1 lines deleted...]
-      <c r="D369" s="193">
+      <c r="B369" s="249"/>
+      <c r="C369" s="262"/>
+      <c r="D369" s="169">
         <v>10</v>
       </c>
-      <c r="E369" s="153" t="s">
+      <c r="E369" s="295" t="s">
         <v>710</v>
       </c>
-      <c r="F369" s="201">
+      <c r="F369" s="174">
         <v>4</v>
       </c>
-      <c r="G369" s="154" t="s">
+      <c r="G369" s="287" t="s">
         <v>655</v>
       </c>
       <c r="H369" s="142">
         <v>4</v>
       </c>
-      <c r="I369" s="196" t="s">
+      <c r="I369" s="300" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="370" spans="2:12" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B370" s="348"/>
-[...1 lines deleted...]
-      <c r="D370" s="193">
+      <c r="B370" s="249"/>
+      <c r="C370" s="262"/>
+      <c r="D370" s="169">
         <v>11</v>
       </c>
-      <c r="E370" s="153" t="s">
+      <c r="E370" s="295" t="s">
         <v>625</v>
       </c>
-      <c r="F370" s="199">
+      <c r="F370" s="172">
         <v>5</v>
       </c>
-      <c r="G370" s="154" t="s">
+      <c r="G370" s="287" t="s">
         <v>644</v>
       </c>
       <c r="H370" s="145">
         <v>4</v>
       </c>
-      <c r="I370" s="196" t="s">
+      <c r="I370" s="300" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="371" spans="2:12" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B371" s="348"/>
-[...1 lines deleted...]
-      <c r="D371" s="193">
+      <c r="B371" s="249"/>
+      <c r="C371" s="262"/>
+      <c r="D371" s="169">
         <v>11</v>
       </c>
-      <c r="E371" s="153" t="s">
+      <c r="E371" s="295" t="s">
         <v>626</v>
       </c>
-      <c r="F371" s="194">
+      <c r="F371" s="170">
         <v>17</v>
       </c>
-      <c r="G371" s="155" t="s">
+      <c r="G371" s="299" t="s">
         <v>579</v>
       </c>
       <c r="H371" s="145">
         <v>7</v>
       </c>
-      <c r="I371" s="196" t="s">
+      <c r="I371" s="300" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="372" spans="2:12" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B372" s="348"/>
-[...1 lines deleted...]
-      <c r="D372" s="193">
+      <c r="B372" s="249"/>
+      <c r="C372" s="262"/>
+      <c r="D372" s="169">
         <v>11</v>
       </c>
-      <c r="E372" s="153" t="s">
+      <c r="E372" s="295" t="s">
         <v>678</v>
       </c>
-      <c r="F372" s="201">
+      <c r="F372" s="174">
         <v>20</v>
       </c>
-      <c r="G372" s="154" t="s">
+      <c r="G372" s="287" t="s">
         <v>653</v>
       </c>
       <c r="H372" s="142">
         <v>19</v>
       </c>
-      <c r="I372" s="196" t="s">
+      <c r="I372" s="300" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="373" spans="2:12" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B373" s="348"/>
-[...1 lines deleted...]
-      <c r="D373" s="193">
+      <c r="B373" s="249"/>
+      <c r="C373" s="262"/>
+      <c r="D373" s="169">
         <v>18</v>
       </c>
-      <c r="E373" s="153" t="s">
+      <c r="E373" s="295" t="s">
         <v>711</v>
       </c>
-      <c r="F373" s="194">
+      <c r="F373" s="170">
         <v>23</v>
       </c>
-      <c r="G373" s="155" t="s">
+      <c r="G373" s="299" t="s">
         <v>693</v>
       </c>
       <c r="H373" s="142"/>
-      <c r="I373" s="196"/>
+      <c r="I373" s="300"/>
     </row>
     <row r="374" spans="2:12" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B374" s="348"/>
-[...1 lines deleted...]
-      <c r="D374" s="193">
+      <c r="B374" s="249"/>
+      <c r="C374" s="262"/>
+      <c r="D374" s="169">
         <v>25</v>
       </c>
-      <c r="E374" s="184" t="s">
+      <c r="E374" s="303" t="s">
         <v>673</v>
       </c>
-      <c r="F374" s="194">
+      <c r="F374" s="170">
         <v>25</v>
       </c>
-      <c r="G374" s="154" t="s">
+      <c r="G374" s="287" t="s">
         <v>566</v>
       </c>
       <c r="H374" s="145"/>
-      <c r="I374" s="196"/>
+      <c r="I374" s="300"/>
     </row>
     <row r="375" spans="2:12" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B375" s="348"/>
-[...1 lines deleted...]
-      <c r="D375" s="193">
+      <c r="B375" s="249"/>
+      <c r="C375" s="262"/>
+      <c r="D375" s="169">
         <v>28</v>
       </c>
-      <c r="E375" s="184" t="s">
+      <c r="E375" s="303" t="s">
         <v>667</v>
       </c>
-      <c r="F375" s="199">
+      <c r="F375" s="172">
         <v>27</v>
       </c>
-      <c r="G375" s="154" t="s">
+      <c r="G375" s="287" t="s">
         <v>683</v>
       </c>
       <c r="H375" s="145"/>
-      <c r="I375" s="195"/>
+      <c r="I375" s="298"/>
     </row>
     <row r="376" spans="2:12" ht="15.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B376" s="348"/>
-      <c r="C376" s="357" t="s">
+      <c r="B376" s="249"/>
+      <c r="C376" s="278" t="s">
         <v>16</v>
       </c>
-      <c r="D376" s="182" t="s">
+      <c r="D376" s="160" t="s">
         <v>576</v>
       </c>
-      <c r="E376" s="165" t="s">
+      <c r="E376" s="279" t="s">
         <v>475</v>
       </c>
-      <c r="F376" s="189"/>
-      <c r="G376" s="203"/>
+      <c r="F376" s="165"/>
+      <c r="G376" s="304"/>
       <c r="H376" s="150">
         <v>1</v>
       </c>
-      <c r="I376" s="157" t="s">
+      <c r="I376" s="288" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="377" spans="2:12" ht="15.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B377" s="348"/>
-[...1 lines deleted...]
-      <c r="D377" s="178">
+      <c r="B377" s="249"/>
+      <c r="C377" s="274"/>
+      <c r="D377" s="158">
         <v>1</v>
       </c>
-      <c r="E377" s="161" t="s">
+      <c r="E377" s="282" t="s">
         <v>548</v>
       </c>
-      <c r="F377" s="175"/>
-      <c r="G377" s="204"/>
+      <c r="F377" s="156"/>
+      <c r="G377" s="305"/>
       <c r="H377" s="149">
         <v>15</v>
       </c>
-      <c r="I377" s="158" t="s">
+      <c r="I377" s="289" t="s">
         <v>732</v>
       </c>
     </row>
     <row r="378" spans="2:12" ht="17.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B378" s="348"/>
-[...1 lines deleted...]
-      <c r="D378" s="178">
+      <c r="B378" s="249"/>
+      <c r="C378" s="274"/>
+      <c r="D378" s="158">
         <v>2</v>
       </c>
-      <c r="E378" s="161" t="s">
+      <c r="E378" s="282" t="s">
         <v>695</v>
       </c>
-      <c r="F378" s="175"/>
-      <c r="G378" s="204"/>
+      <c r="F378" s="156"/>
+      <c r="G378" s="305"/>
       <c r="H378" s="149">
         <v>16</v>
       </c>
-      <c r="I378" s="158" t="s">
+      <c r="I378" s="289" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="379" spans="2:12" ht="17.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B379" s="348"/>
-[...1 lines deleted...]
-      <c r="D379" s="178">
+      <c r="B379" s="249"/>
+      <c r="C379" s="274"/>
+      <c r="D379" s="158">
         <v>2</v>
       </c>
-      <c r="E379" s="161" t="s">
+      <c r="E379" s="282" t="s">
         <v>696</v>
       </c>
-      <c r="F379" s="175"/>
-      <c r="G379" s="204"/>
+      <c r="F379" s="156"/>
+      <c r="G379" s="305"/>
       <c r="H379" s="149">
         <v>16</v>
       </c>
-      <c r="I379" s="158" t="s">
+      <c r="I379" s="289" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="380" spans="2:12" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B380" s="348"/>
-[...1 lines deleted...]
-      <c r="D380" s="178">
+      <c r="B380" s="249"/>
+      <c r="C380" s="274"/>
+      <c r="D380" s="158">
         <v>2</v>
       </c>
-      <c r="E380" s="161" t="s">
+      <c r="E380" s="282" t="s">
         <v>687</v>
       </c>
-      <c r="F380" s="175"/>
-      <c r="G380" s="204"/>
+      <c r="F380" s="156"/>
+      <c r="G380" s="305"/>
       <c r="H380" s="149">
         <v>16</v>
       </c>
-      <c r="I380" s="158" t="s">
+      <c r="I380" s="289" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="381" spans="2:12" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B381" s="348"/>
-[...1 lines deleted...]
-      <c r="D381" s="178">
+      <c r="B381" s="249"/>
+      <c r="C381" s="274"/>
+      <c r="D381" s="158">
         <v>2</v>
       </c>
-      <c r="E381" s="161" t="s">
+      <c r="E381" s="282" t="s">
         <v>588</v>
       </c>
-      <c r="F381" s="175"/>
-      <c r="G381" s="204"/>
+      <c r="F381" s="156"/>
+      <c r="G381" s="305"/>
       <c r="H381" s="149">
         <v>17</v>
       </c>
-      <c r="I381" s="158" t="s">
+      <c r="I381" s="289" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="382" spans="2:12" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B382" s="348"/>
-[...1 lines deleted...]
-      <c r="D382" s="178">
+      <c r="B382" s="249"/>
+      <c r="C382" s="274"/>
+      <c r="D382" s="158">
         <v>9</v>
       </c>
-      <c r="E382" s="161" t="s">
+      <c r="E382" s="282" t="s">
         <v>712</v>
       </c>
-      <c r="F382" s="175"/>
-      <c r="G382" s="204"/>
+      <c r="F382" s="156"/>
+      <c r="G382" s="305"/>
       <c r="H382" s="149">
         <v>18</v>
       </c>
-      <c r="I382" s="158" t="s">
+      <c r="I382" s="289" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="383" spans="2:12" ht="28.5" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B383" s="348"/>
-[...1 lines deleted...]
-      <c r="D383" s="178">
+      <c r="B383" s="249"/>
+      <c r="C383" s="274"/>
+      <c r="D383" s="158">
         <v>9</v>
       </c>
-      <c r="E383" s="161" t="s">
+      <c r="E383" s="282" t="s">
         <v>698</v>
       </c>
-      <c r="F383" s="175"/>
-      <c r="G383" s="204"/>
+      <c r="F383" s="156"/>
+      <c r="G383" s="305"/>
       <c r="H383" s="149">
         <v>18</v>
       </c>
-      <c r="I383" s="158" t="s">
+      <c r="I383" s="289" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="384" spans="2:12" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B384" s="348"/>
-[...1 lines deleted...]
-      <c r="D384" s="178">
+      <c r="B384" s="249"/>
+      <c r="C384" s="274"/>
+      <c r="D384" s="158">
         <v>9</v>
       </c>
-      <c r="E384" s="161" t="s">
+      <c r="E384" s="282" t="s">
         <v>538</v>
       </c>
-      <c r="F384" s="175"/>
-      <c r="G384" s="204"/>
+      <c r="F384" s="156"/>
+      <c r="G384" s="305"/>
       <c r="H384" s="149">
         <v>31</v>
       </c>
-      <c r="I384" s="158" t="s">
+      <c r="I384" s="289" t="s">
         <v>563</v>
       </c>
-      <c r="L384" s="192"/>
+      <c r="L384" s="168"/>
     </row>
     <row r="385" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B385" s="348"/>
-[...1 lines deleted...]
-      <c r="D385" s="178">
+      <c r="B385" s="249"/>
+      <c r="C385" s="274"/>
+      <c r="D385" s="158">
         <v>15</v>
       </c>
-      <c r="E385" s="161" t="s">
+      <c r="E385" s="282" t="s">
         <v>713</v>
       </c>
-      <c r="F385" s="175"/>
-      <c r="G385" s="204"/>
+      <c r="F385" s="156"/>
+      <c r="G385" s="305"/>
       <c r="H385" s="149"/>
-      <c r="I385" s="156"/>
+      <c r="I385" s="294"/>
     </row>
     <row r="386" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B386" s="348"/>
-[...1 lines deleted...]
-      <c r="D386" s="178">
+      <c r="B386" s="249"/>
+      <c r="C386" s="274"/>
+      <c r="D386" s="158">
         <v>15</v>
       </c>
-      <c r="E386" s="161" t="s">
+      <c r="E386" s="282" t="s">
         <v>714</v>
       </c>
-      <c r="F386" s="175"/>
-      <c r="G386" s="204"/>
+      <c r="F386" s="156"/>
+      <c r="G386" s="305"/>
       <c r="H386" s="149"/>
-      <c r="I386" s="156"/>
+      <c r="I386" s="294"/>
     </row>
     <row r="387" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B387" s="349"/>
-[...1 lines deleted...]
-      <c r="D387" s="191">
+      <c r="B387" s="251"/>
+      <c r="C387" s="275"/>
+      <c r="D387" s="167">
         <v>31</v>
       </c>
-      <c r="E387" s="162" t="s">
+      <c r="E387" s="285" t="s">
         <v>734</v>
       </c>
-      <c r="F387" s="176"/>
-      <c r="G387" s="205"/>
+      <c r="F387" s="157"/>
+      <c r="G387" s="306"/>
       <c r="H387" s="151"/>
-      <c r="I387" s="174"/>
+      <c r="I387" s="307"/>
     </row>
     <row r="388" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B388" s="93"/>
-      <c r="C388" s="183"/>
-[...3 lines deleted...]
-      <c r="G388" s="164"/>
+      <c r="C388" s="161"/>
+      <c r="D388" s="169"/>
+      <c r="E388" s="295"/>
+      <c r="F388" s="170"/>
+      <c r="G388" s="293"/>
       <c r="H388" s="145"/>
-      <c r="I388" s="195"/>
+      <c r="I388" s="298"/>
     </row>
     <row r="389" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B389" s="347">
+      <c r="B389" s="248">
         <v>2026</v>
       </c>
-      <c r="C389" s="355" t="s">
+      <c r="C389" s="261" t="s">
         <v>42</v>
       </c>
-      <c r="D389" s="182">
+      <c r="D389" s="160">
         <v>7</v>
       </c>
-      <c r="E389" s="168" t="s">
+      <c r="E389" s="308" t="s">
         <v>715</v>
       </c>
-      <c r="F389" s="227">
+      <c r="F389" s="195">
         <v>6</v>
       </c>
-      <c r="G389" s="207" t="s">
+      <c r="G389" s="309" t="s">
         <v>708</v>
       </c>
-      <c r="H389" s="228">
+      <c r="H389" s="196">
         <v>6</v>
       </c>
-      <c r="I389" s="157" t="s">
+      <c r="I389" s="288" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="390" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B390" s="348"/>
-[...1 lines deleted...]
-      <c r="D390" s="178">
+      <c r="B390" s="249"/>
+      <c r="C390" s="262"/>
+      <c r="D390" s="158">
         <v>12</v>
       </c>
-      <c r="E390" s="169" t="s">
+      <c r="E390" s="310" t="s">
         <v>709</v>
       </c>
-      <c r="F390" s="194">
+      <c r="F390" s="170">
         <v>13</v>
       </c>
-      <c r="G390" s="163" t="s">
+      <c r="G390" s="311" t="s">
         <v>623</v>
       </c>
       <c r="H390" s="145">
         <v>6</v>
       </c>
-      <c r="I390" s="158" t="s">
+      <c r="I390" s="289" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="391" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B391" s="348"/>
-[...1 lines deleted...]
-      <c r="D391" s="178">
+      <c r="B391" s="249"/>
+      <c r="C391" s="262"/>
+      <c r="D391" s="158">
         <v>13</v>
       </c>
-      <c r="E391" s="169" t="s">
+      <c r="E391" s="310" t="s">
         <v>741</v>
       </c>
-      <c r="F391" s="194"/>
-      <c r="G391" s="163"/>
+      <c r="F391" s="170"/>
+      <c r="G391" s="311"/>
       <c r="H391" s="145">
         <v>6</v>
       </c>
-      <c r="I391" s="158" t="s">
+      <c r="I391" s="289" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="392" spans="2:9" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B392" s="348"/>
-[...1 lines deleted...]
-      <c r="D392" s="178">
+      <c r="B392" s="249"/>
+      <c r="C392" s="262"/>
+      <c r="D392" s="158">
         <v>16</v>
       </c>
-      <c r="E392" s="169" t="s">
+      <c r="E392" s="310" t="s">
         <v>668</v>
       </c>
-      <c r="F392" s="199"/>
-      <c r="G392" s="171"/>
+      <c r="F392" s="172"/>
+      <c r="G392" s="312"/>
       <c r="H392" s="145">
         <v>15</v>
       </c>
-      <c r="I392" s="158" t="s">
+      <c r="I392" s="289" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="393" spans="2:9" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B393" s="348"/>
-[...1 lines deleted...]
-      <c r="D393" s="178">
+      <c r="B393" s="249"/>
+      <c r="C393" s="262"/>
+      <c r="D393" s="158">
         <v>22</v>
       </c>
-      <c r="E393" s="169" t="s">
+      <c r="E393" s="334" t="s">
         <v>749</v>
       </c>
-      <c r="F393" s="199"/>
-      <c r="G393" s="171"/>
+      <c r="F393" s="172"/>
+      <c r="G393" s="312"/>
       <c r="H393" s="145">
         <v>22</v>
       </c>
-      <c r="I393" s="158" t="s">
+      <c r="I393" s="289" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="394" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B394" s="348"/>
-[...1 lines deleted...]
-      <c r="D394" s="178">
+      <c r="B394" s="249"/>
+      <c r="C394" s="262"/>
+      <c r="D394" s="158">
         <v>22</v>
       </c>
-      <c r="E394" s="169" t="s">
+      <c r="E394" s="334" t="s">
         <v>702</v>
       </c>
-      <c r="F394" s="194"/>
-      <c r="G394" s="163"/>
+      <c r="F394" s="170"/>
+      <c r="G394" s="311"/>
       <c r="H394" s="145">
         <v>23</v>
       </c>
-      <c r="I394" s="158" t="s">
+      <c r="I394" s="289" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="395" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B395" s="348"/>
-[...1 lines deleted...]
-      <c r="D395" s="178">
+      <c r="B395" s="249"/>
+      <c r="C395" s="262"/>
+      <c r="D395" s="158">
         <v>26</v>
       </c>
-      <c r="E395" s="169" t="s">
+      <c r="E395" s="334" t="s">
         <v>733</v>
       </c>
-      <c r="F395" s="194"/>
-      <c r="G395" s="163"/>
+      <c r="F395" s="170"/>
+      <c r="G395" s="311"/>
       <c r="H395" s="145"/>
-      <c r="I395" s="156"/>
+      <c r="I395" s="294"/>
     </row>
     <row r="396" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B396" s="348"/>
-[...1 lines deleted...]
-      <c r="D396" s="178">
+      <c r="B396" s="249"/>
+      <c r="C396" s="262"/>
+      <c r="D396" s="158">
         <v>27</v>
       </c>
-      <c r="E396" s="169" t="s">
+      <c r="E396" s="334" t="s">
         <v>615</v>
       </c>
-      <c r="F396" s="194"/>
-      <c r="G396" s="163"/>
+      <c r="F396" s="170"/>
+      <c r="G396" s="311"/>
       <c r="H396" s="145"/>
-      <c r="I396" s="156"/>
+      <c r="I396" s="294"/>
     </row>
     <row r="397" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B397" s="348"/>
-[...1 lines deleted...]
-      <c r="D397" s="191">
+      <c r="B397" s="249"/>
+      <c r="C397" s="263"/>
+      <c r="D397" s="167">
         <v>29</v>
       </c>
-      <c r="E397" s="179" t="s">
+      <c r="E397" s="336" t="s">
         <v>757</v>
       </c>
-      <c r="F397" s="229"/>
-[...2 lines deleted...]
-      <c r="I397" s="174"/>
+      <c r="F397" s="197"/>
+      <c r="G397" s="313"/>
+      <c r="H397" s="198"/>
+      <c r="I397" s="307"/>
     </row>
     <row r="398" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B398" s="348"/>
-      <c r="C398" s="344" t="s">
+      <c r="B398" s="249"/>
+      <c r="C398" s="262" t="s">
         <v>5</v>
       </c>
-      <c r="D398" s="178">
+      <c r="D398" s="158">
         <v>1</v>
       </c>
-      <c r="E398" s="169" t="s">
+      <c r="E398" s="334" t="s">
         <v>705</v>
       </c>
-      <c r="F398" s="180">
+      <c r="F398" s="159">
         <v>2</v>
       </c>
-      <c r="G398" s="163" t="s">
+      <c r="G398" s="311" t="s">
         <v>737</v>
       </c>
       <c r="H398" s="149">
         <v>2</v>
       </c>
-      <c r="I398" s="158" t="s">
+      <c r="I398" s="289" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="399" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B399" s="348"/>
-[...1 lines deleted...]
-      <c r="D399" s="178">
+      <c r="B399" s="249"/>
+      <c r="C399" s="262"/>
+      <c r="D399" s="158">
         <v>2</v>
       </c>
-      <c r="E399" s="169" t="s">
+      <c r="E399" s="334" t="s">
         <v>739</v>
       </c>
-      <c r="F399" s="175">
+      <c r="F399" s="156">
         <v>12</v>
       </c>
-      <c r="G399" s="163" t="s">
+      <c r="G399" s="311" t="s">
         <v>751</v>
       </c>
       <c r="H399" s="149"/>
-      <c r="I399" s="158"/>
+      <c r="I399" s="289"/>
     </row>
     <row r="400" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B400" s="348"/>
-[...1 lines deleted...]
-      <c r="D400" s="178">
+      <c r="B400" s="249"/>
+      <c r="C400" s="262"/>
+      <c r="D400" s="158">
         <v>3</v>
       </c>
-      <c r="E400" s="169" t="s">
+      <c r="E400" s="334" t="s">
         <v>769</v>
       </c>
-      <c r="F400" s="175"/>
-      <c r="G400" s="163"/>
+      <c r="F400" s="156"/>
+      <c r="G400" s="311"/>
       <c r="H400" s="149"/>
-      <c r="I400" s="158"/>
+      <c r="I400" s="289"/>
     </row>
     <row r="401" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B401" s="348"/>
-[...1 lines deleted...]
-      <c r="D401" s="178">
+      <c r="B401" s="249"/>
+      <c r="C401" s="262"/>
+      <c r="D401" s="158">
         <v>3</v>
       </c>
-      <c r="E401" s="170" t="s">
+      <c r="E401" s="335" t="s">
         <v>680</v>
       </c>
-      <c r="F401" s="175">
+      <c r="F401" s="156">
         <v>15</v>
       </c>
-      <c r="G401" s="163" t="s">
+      <c r="G401" s="311" t="s">
         <v>663</v>
       </c>
       <c r="H401" s="149"/>
-      <c r="I401" s="156"/>
+      <c r="I401" s="294"/>
     </row>
     <row r="402" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B402" s="348"/>
-[...1 lines deleted...]
-      <c r="D402" s="178">
+      <c r="B402" s="249"/>
+      <c r="C402" s="262"/>
+      <c r="D402" s="158">
         <v>3</v>
       </c>
-      <c r="E402" s="170" t="s">
+      <c r="E402" s="335" t="s">
         <v>694</v>
       </c>
-      <c r="F402" s="180"/>
-      <c r="G402" s="171"/>
+      <c r="F402" s="159"/>
+      <c r="G402" s="312"/>
       <c r="H402" s="149"/>
-      <c r="I402" s="158"/>
+      <c r="I402" s="289"/>
     </row>
     <row r="403" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B403" s="348"/>
-[...1 lines deleted...]
-      <c r="D403" s="178">
+      <c r="B403" s="249"/>
+      <c r="C403" s="262"/>
+      <c r="D403" s="158">
         <v>3</v>
       </c>
-      <c r="E403" s="170" t="s">
+      <c r="E403" s="335" t="s">
         <v>735</v>
       </c>
-      <c r="F403" s="180"/>
-      <c r="G403" s="171"/>
+      <c r="F403" s="159"/>
+      <c r="G403" s="312"/>
       <c r="H403" s="149"/>
-      <c r="I403" s="158"/>
+      <c r="I403" s="289"/>
     </row>
     <row r="404" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B404" s="348"/>
-[...1 lines deleted...]
-      <c r="D404" s="178">
+      <c r="B404" s="249"/>
+      <c r="C404" s="262"/>
+      <c r="D404" s="158">
         <v>10</v>
       </c>
-      <c r="E404" s="170" t="s">
+      <c r="E404" s="335" t="s">
         <v>668</v>
       </c>
-      <c r="F404" s="175"/>
-      <c r="G404" s="163"/>
+      <c r="F404" s="156"/>
+      <c r="G404" s="311"/>
       <c r="H404" s="149"/>
-      <c r="I404" s="158"/>
+      <c r="I404" s="289"/>
     </row>
     <row r="405" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B405" s="348"/>
-[...1 lines deleted...]
-      <c r="D405" s="178">
+      <c r="B405" s="249"/>
+      <c r="C405" s="262"/>
+      <c r="D405" s="158">
         <v>16</v>
       </c>
-      <c r="E405" s="170" t="s">
+      <c r="E405" s="335" t="s">
         <v>762</v>
       </c>
-      <c r="F405" s="175"/>
-      <c r="G405" s="163"/>
+      <c r="F405" s="156"/>
+      <c r="G405" s="311"/>
       <c r="H405" s="149"/>
-      <c r="I405" s="158"/>
+      <c r="I405" s="289"/>
     </row>
     <row r="406" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B406" s="348"/>
-[...1 lines deleted...]
-      <c r="D406" s="178">
+      <c r="B406" s="249"/>
+      <c r="C406" s="263"/>
+      <c r="D406" s="158">
         <v>16</v>
       </c>
-      <c r="E406" s="169" t="s">
+      <c r="E406" s="334" t="s">
         <v>730</v>
       </c>
-      <c r="F406" s="186"/>
-      <c r="G406" s="172"/>
+      <c r="F406" s="162"/>
+      <c r="G406" s="314"/>
       <c r="H406" s="151"/>
-      <c r="I406" s="166"/>
+      <c r="I406" s="291"/>
     </row>
     <row r="407" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B407" s="348"/>
-      <c r="C407" s="331" t="s">
+      <c r="B407" s="249"/>
+      <c r="C407" s="246" t="s">
         <v>7</v>
       </c>
-      <c r="D407" s="182">
+      <c r="D407" s="160">
         <v>1</v>
       </c>
-      <c r="E407" s="238" t="s">
+      <c r="E407" s="337" t="s">
         <v>774</v>
       </c>
-      <c r="F407" s="236">
+      <c r="F407" s="202">
         <v>9</v>
       </c>
-      <c r="G407" s="155" t="s">
+      <c r="G407" s="299" t="s">
         <v>693</v>
       </c>
       <c r="H407" s="149">
         <v>1</v>
       </c>
-      <c r="I407" s="157" t="s">
+      <c r="I407" s="288" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="408" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B408" s="348"/>
-[...1 lines deleted...]
-      <c r="D408" s="178">
+      <c r="B408" s="249"/>
+      <c r="C408" s="247"/>
+      <c r="D408" s="158">
         <v>3</v>
       </c>
-      <c r="E408" s="239" t="s">
+      <c r="E408" s="338" t="s">
         <v>716</v>
       </c>
-      <c r="F408" s="237">
+      <c r="F408" s="203">
         <v>10</v>
       </c>
-      <c r="G408" s="155" t="s">
+      <c r="G408" s="299" t="s">
         <v>755</v>
       </c>
       <c r="H408" s="149">
         <v>1</v>
       </c>
-      <c r="I408" s="158" t="s">
+      <c r="I408" s="289" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="409" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B409" s="348"/>
-[...1 lines deleted...]
-      <c r="D409" s="178">
+      <c r="B409" s="249"/>
+      <c r="C409" s="247"/>
+      <c r="D409" s="158">
         <v>10</v>
       </c>
-      <c r="E409" s="239" t="s">
+      <c r="E409" s="338" t="s">
         <v>742</v>
       </c>
-      <c r="F409" s="237">
+      <c r="F409" s="203">
         <v>17</v>
       </c>
-      <c r="G409" s="242" t="s">
+      <c r="G409" s="283" t="s">
         <v>776</v>
       </c>
       <c r="H409" s="149">
         <v>3</v>
       </c>
-      <c r="I409" s="158" t="s">
+      <c r="I409" s="289" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="410" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B410" s="348"/>
-[...1 lines deleted...]
-      <c r="D410" s="178">
+      <c r="B410" s="249"/>
+      <c r="C410" s="247"/>
+      <c r="D410" s="158">
         <v>10</v>
       </c>
-      <c r="E410" s="239" t="s">
+      <c r="E410" s="338" t="s">
         <v>671</v>
       </c>
-      <c r="F410" s="237"/>
-      <c r="G410" s="163"/>
+      <c r="F410" s="203"/>
+      <c r="G410" s="311"/>
       <c r="H410" s="149"/>
-      <c r="I410" s="158"/>
+      <c r="I410" s="289"/>
     </row>
     <row r="411" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B411" s="348"/>
-[...1 lines deleted...]
-      <c r="D411" s="178">
+      <c r="B411" s="249"/>
+      <c r="C411" s="247"/>
+      <c r="D411" s="158">
         <v>10</v>
       </c>
-      <c r="E411" s="239" t="s">
+      <c r="E411" s="338" t="s">
         <v>754</v>
       </c>
-      <c r="F411" s="237"/>
-      <c r="G411" s="163"/>
+      <c r="F411" s="203"/>
+      <c r="G411" s="311"/>
       <c r="H411" s="149"/>
-      <c r="I411" s="158"/>
+      <c r="I411" s="289"/>
     </row>
     <row r="412" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B412" s="348"/>
-[...1 lines deleted...]
-      <c r="D412" s="178">
+      <c r="B412" s="249"/>
+      <c r="C412" s="247"/>
+      <c r="D412" s="158">
         <v>12</v>
       </c>
-      <c r="E412" s="239" t="s">
+      <c r="E412" s="338" t="s">
         <v>763</v>
       </c>
-      <c r="F412" s="237"/>
-      <c r="G412" s="163"/>
+      <c r="F412" s="203"/>
+      <c r="G412" s="311"/>
       <c r="H412" s="149"/>
-      <c r="I412" s="158"/>
+      <c r="I412" s="289"/>
     </row>
     <row r="413" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B413" s="348"/>
-[...1 lines deleted...]
-      <c r="D413" s="178">
+      <c r="B413" s="249"/>
+      <c r="C413" s="247"/>
+      <c r="D413" s="158">
         <v>24</v>
       </c>
-      <c r="E413" s="239" t="s">
+      <c r="E413" s="338" t="s">
         <v>686</v>
       </c>
-      <c r="F413" s="237"/>
-      <c r="G413" s="163"/>
+      <c r="F413" s="203"/>
+      <c r="G413" s="311"/>
       <c r="H413" s="149"/>
-      <c r="I413" s="158"/>
+      <c r="I413" s="289"/>
     </row>
     <row r="414" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B414" s="348"/>
-[...1 lines deleted...]
-      <c r="D414" s="178">
+      <c r="B414" s="249"/>
+      <c r="C414" s="247"/>
+      <c r="D414" s="158">
         <v>24</v>
       </c>
-      <c r="E414" s="239" t="s">
+      <c r="E414" s="338" t="s">
         <v>697</v>
       </c>
-      <c r="F414" s="237"/>
-      <c r="G414" s="163"/>
+      <c r="F414" s="203"/>
+      <c r="G414" s="311"/>
       <c r="H414" s="149"/>
-      <c r="I414" s="158"/>
+      <c r="I414" s="289"/>
     </row>
     <row r="415" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B415" s="348"/>
-[...1 lines deleted...]
-      <c r="D415" s="178">
+      <c r="B415" s="249"/>
+      <c r="C415" s="247"/>
+      <c r="D415" s="158">
         <v>24</v>
       </c>
-      <c r="E415" s="239" t="s">
+      <c r="E415" s="338" t="s">
         <v>761</v>
       </c>
-      <c r="F415" s="237"/>
-      <c r="G415" s="163"/>
+      <c r="F415" s="203"/>
+      <c r="G415" s="311"/>
       <c r="H415" s="149"/>
-      <c r="I415" s="158"/>
+      <c r="I415" s="289"/>
     </row>
     <row r="416" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B416" s="348"/>
-[...1 lines deleted...]
-      <c r="D416" s="178">
+      <c r="B416" s="249"/>
+      <c r="C416" s="247"/>
+      <c r="D416" s="158">
         <v>24</v>
       </c>
-      <c r="E416" s="239" t="s">
+      <c r="E416" s="338" t="s">
         <v>587</v>
       </c>
-      <c r="F416" s="237"/>
-      <c r="G416" s="163"/>
+      <c r="F416" s="203"/>
+      <c r="G416" s="311"/>
       <c r="H416" s="149"/>
-      <c r="I416" s="158"/>
+      <c r="I416" s="289"/>
     </row>
     <row r="417" spans="2:9" ht="28.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B417" s="348"/>
-[...1 lines deleted...]
-      <c r="D417" s="178">
+      <c r="B417" s="249"/>
+      <c r="C417" s="247"/>
+      <c r="D417" s="158">
         <v>31</v>
       </c>
-      <c r="E417" s="239" t="s">
+      <c r="E417" s="338" t="s">
         <v>773</v>
       </c>
-      <c r="F417" s="237"/>
-      <c r="G417" s="163"/>
+      <c r="F417" s="203"/>
+      <c r="G417" s="311"/>
       <c r="H417" s="149"/>
-      <c r="I417" s="158"/>
+      <c r="I417" s="289"/>
     </row>
     <row r="418" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B418" s="348"/>
-[...1 lines deleted...]
-      <c r="D418" s="178">
+      <c r="B418" s="249"/>
+      <c r="C418" s="247"/>
+      <c r="D418" s="158">
         <v>31</v>
       </c>
-      <c r="E418" s="239" t="s">
+      <c r="E418" s="338" t="s">
         <v>768</v>
       </c>
-      <c r="F418" s="237"/>
-      <c r="G418" s="163"/>
+      <c r="F418" s="203"/>
+      <c r="G418" s="311"/>
       <c r="H418" s="149"/>
-      <c r="I418" s="158"/>
+      <c r="I418" s="289"/>
     </row>
     <row r="419" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B419" s="348"/>
-[...1 lines deleted...]
-      <c r="D419" s="178">
+      <c r="B419" s="249"/>
+      <c r="C419" s="247"/>
+      <c r="D419" s="158">
         <v>31</v>
       </c>
-      <c r="E419" s="239" t="s">
+      <c r="E419" s="338" t="s">
         <v>743</v>
       </c>
-      <c r="F419" s="237"/>
-      <c r="G419" s="163"/>
+      <c r="F419" s="203"/>
+      <c r="G419" s="311"/>
       <c r="H419" s="149"/>
-      <c r="I419" s="158"/>
+      <c r="I419" s="289"/>
     </row>
     <row r="420" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B420" s="348"/>
-[...1 lines deleted...]
-      <c r="D420" s="178">
+      <c r="B420" s="249"/>
+      <c r="C420" s="247"/>
+      <c r="D420" s="158">
         <v>31</v>
       </c>
-      <c r="E420" s="239" t="s">
+      <c r="E420" s="338" t="s">
         <v>779</v>
       </c>
-      <c r="F420" s="237"/>
-      <c r="G420" s="163"/>
+      <c r="F420" s="203"/>
+      <c r="G420" s="311"/>
       <c r="H420" s="149"/>
-      <c r="I420" s="158"/>
+      <c r="I420" s="289"/>
     </row>
     <row r="421" spans="2:9" ht="28.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B421" s="348"/>
-[...1 lines deleted...]
-      <c r="D421" s="178">
+      <c r="B421" s="249"/>
+      <c r="C421" s="247"/>
+      <c r="D421" s="158">
         <v>31</v>
       </c>
-      <c r="E421" s="239" t="s">
+      <c r="E421" s="338" t="s">
         <v>756</v>
       </c>
-      <c r="F421" s="237"/>
-      <c r="G421" s="163"/>
+      <c r="F421" s="203"/>
+      <c r="G421" s="311"/>
       <c r="H421" s="149"/>
-      <c r="I421" s="158"/>
+      <c r="I421" s="289"/>
     </row>
     <row r="422" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B422" s="348"/>
-[...1 lines deleted...]
-      <c r="D422" s="191">
+      <c r="B422" s="249"/>
+      <c r="C422" s="264"/>
+      <c r="D422" s="167">
         <v>31</v>
       </c>
-      <c r="E422" s="235" t="s">
+      <c r="E422" s="343" t="s">
         <v>690</v>
       </c>
-      <c r="F422" s="234"/>
-      <c r="G422" s="171"/>
+      <c r="F422" s="201"/>
+      <c r="G422" s="312"/>
       <c r="H422" s="151"/>
-      <c r="I422" s="174"/>
+      <c r="I422" s="307"/>
     </row>
     <row r="423" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B423" s="348"/>
-      <c r="C423" s="351" t="s">
+      <c r="B423" s="249"/>
+      <c r="C423" s="257" t="s">
         <v>8</v>
       </c>
-      <c r="D423" s="178">
+      <c r="D423" s="158">
         <v>1</v>
       </c>
-      <c r="E423" s="184" t="s">
+      <c r="E423" s="344" t="s">
         <v>706</v>
       </c>
-      <c r="F423" s="188">
+      <c r="F423" s="164">
         <v>2</v>
       </c>
-      <c r="G423" s="244" t="s">
+      <c r="G423" s="280" t="s">
         <v>775</v>
       </c>
-      <c r="H423" s="240">
+      <c r="H423" s="204">
         <v>7</v>
       </c>
-      <c r="I423" s="157" t="s">
+      <c r="I423" s="288" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="424" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B424" s="348"/>
-[...1 lines deleted...]
-      <c r="D424" s="178">
+      <c r="B424" s="249"/>
+      <c r="C424" s="258"/>
+      <c r="D424" s="158">
         <v>1</v>
       </c>
-      <c r="E424" s="184" t="s">
+      <c r="E424" s="344" t="s">
         <v>766</v>
       </c>
-      <c r="F424" s="187">
+      <c r="F424" s="163">
         <v>16</v>
       </c>
-      <c r="G424" s="242" t="s">
+      <c r="G424" s="283" t="s">
         <v>704</v>
       </c>
-      <c r="H424" s="240">
+      <c r="H424" s="204">
         <v>7</v>
       </c>
-      <c r="I424" s="158" t="s">
+      <c r="I424" s="289" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="425" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B425" s="348"/>
-[...1 lines deleted...]
-      <c r="D425" s="178">
+      <c r="B425" s="249"/>
+      <c r="C425" s="258"/>
+      <c r="D425" s="158">
         <v>7</v>
       </c>
-      <c r="E425" s="153" t="s">
+      <c r="E425" s="340" t="s">
         <v>701</v>
       </c>
-      <c r="F425" s="187">
+      <c r="F425" s="163">
         <v>17</v>
       </c>
-      <c r="G425" s="242" t="s">
+      <c r="G425" s="283" t="s">
         <v>767</v>
       </c>
-      <c r="H425" s="240">
+      <c r="H425" s="204">
         <v>7</v>
       </c>
-      <c r="I425" s="158" t="s">
+      <c r="I425" s="289" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="426" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B426" s="348"/>
-[...1 lines deleted...]
-      <c r="D426" s="178">
+      <c r="B426" s="249"/>
+      <c r="C426" s="258"/>
+      <c r="D426" s="158">
         <v>7</v>
       </c>
-      <c r="E426" s="153" t="s">
+      <c r="E426" s="340" t="s">
         <v>699</v>
       </c>
-      <c r="F426" s="187">
+      <c r="F426" s="163">
         <v>21</v>
       </c>
-      <c r="G426" s="242" t="s">
+      <c r="G426" s="283" t="s">
         <v>772</v>
       </c>
-      <c r="H426" s="240">
+      <c r="H426" s="204">
         <v>7</v>
       </c>
-      <c r="I426" s="158" t="s">
+      <c r="I426" s="289" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="427" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B427" s="348"/>
-[...1 lines deleted...]
-      <c r="D427" s="178">
+      <c r="B427" s="249"/>
+      <c r="C427" s="258"/>
+      <c r="D427" s="158">
         <v>7</v>
       </c>
-      <c r="E427" s="153" t="s">
+      <c r="E427" s="340" t="s">
         <v>700</v>
       </c>
-      <c r="F427" s="187">
+      <c r="F427" s="163">
         <v>29</v>
       </c>
-      <c r="G427" s="242" t="s">
+      <c r="G427" s="283" t="s">
         <v>618</v>
       </c>
-      <c r="H427" s="240"/>
-      <c r="I427" s="158"/>
+      <c r="H427" s="204"/>
+      <c r="I427" s="289"/>
     </row>
     <row r="428" spans="2:9" ht="28.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B428" s="348"/>
-[...1 lines deleted...]
-      <c r="D428" s="178">
+      <c r="B428" s="249"/>
+      <c r="C428" s="258"/>
+      <c r="D428" s="158">
         <v>7</v>
       </c>
-      <c r="E428" s="153" t="s">
+      <c r="E428" s="340" t="s">
         <v>758</v>
       </c>
-      <c r="F428" s="187">
+      <c r="F428" s="163">
         <v>29</v>
       </c>
-      <c r="G428" s="242" t="s">
+      <c r="G428" s="283" t="s">
         <v>777</v>
       </c>
-      <c r="H428" s="240"/>
-      <c r="I428" s="158"/>
+      <c r="H428" s="204"/>
+      <c r="I428" s="289"/>
     </row>
     <row r="429" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B429" s="348"/>
-[...1 lines deleted...]
-      <c r="D429" s="178">
+      <c r="B429" s="249"/>
+      <c r="C429" s="258"/>
+      <c r="D429" s="158">
         <v>8</v>
       </c>
-      <c r="E429" s="161" t="s">
+      <c r="E429" s="328" t="s">
         <v>780</v>
       </c>
-      <c r="F429" s="187"/>
-[...2 lines deleted...]
-      <c r="I429" s="158"/>
+      <c r="F429" s="163"/>
+      <c r="G429" s="283"/>
+      <c r="H429" s="204"/>
+      <c r="I429" s="289"/>
     </row>
     <row r="430" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B430" s="348"/>
-[...1 lines deleted...]
-      <c r="D430" s="178">
+      <c r="B430" s="249"/>
+      <c r="C430" s="258"/>
+      <c r="D430" s="158">
         <v>9</v>
       </c>
-      <c r="E430" s="161" t="s">
+      <c r="E430" s="328" t="s">
         <v>661</v>
       </c>
-      <c r="F430" s="187"/>
-[...2 lines deleted...]
-      <c r="I430" s="156"/>
+      <c r="F430" s="163"/>
+      <c r="G430" s="315"/>
+      <c r="H430" s="204"/>
+      <c r="I430" s="294"/>
     </row>
     <row r="431" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B431" s="348"/>
-[...1 lines deleted...]
-      <c r="D431" s="178">
+      <c r="B431" s="249"/>
+      <c r="C431" s="258"/>
+      <c r="D431" s="158">
         <v>14</v>
       </c>
-      <c r="E431" s="161" t="s">
+      <c r="E431" s="328" t="s">
         <v>765</v>
       </c>
-      <c r="F431" s="187"/>
-[...2 lines deleted...]
-      <c r="I431" s="156"/>
+      <c r="F431" s="163"/>
+      <c r="G431" s="315"/>
+      <c r="H431" s="204"/>
+      <c r="I431" s="294"/>
     </row>
     <row r="432" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B432" s="348"/>
-[...1 lines deleted...]
-      <c r="D432" s="178">
+      <c r="B432" s="249"/>
+      <c r="C432" s="258"/>
+      <c r="D432" s="158">
         <v>14</v>
       </c>
-      <c r="E432" s="161" t="s">
+      <c r="E432" s="328" t="s">
         <v>750</v>
       </c>
-      <c r="F432" s="180"/>
-[...2 lines deleted...]
-      <c r="I432" s="156"/>
+      <c r="F432" s="159"/>
+      <c r="G432" s="315"/>
+      <c r="H432" s="204"/>
+      <c r="I432" s="294"/>
     </row>
     <row r="433" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B433" s="348"/>
-[...1 lines deleted...]
-      <c r="D433" s="178">
+      <c r="B433" s="249"/>
+      <c r="C433" s="258"/>
+      <c r="D433" s="158">
         <v>14</v>
       </c>
-      <c r="E433" s="161" t="s">
+      <c r="E433" s="328" t="s">
         <v>589</v>
       </c>
-      <c r="F433" s="180"/>
-[...2 lines deleted...]
-      <c r="I433" s="156"/>
+      <c r="F433" s="159"/>
+      <c r="G433" s="315"/>
+      <c r="H433" s="204"/>
+      <c r="I433" s="294"/>
     </row>
     <row r="434" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B434" s="348"/>
-[...1 lines deleted...]
-      <c r="D434" s="178">
+      <c r="B434" s="249"/>
+      <c r="C434" s="259"/>
+      <c r="D434" s="158">
         <v>22</v>
       </c>
-      <c r="E434" s="161" t="s">
+      <c r="E434" s="328" t="s">
         <v>759</v>
       </c>
-      <c r="F434" s="186"/>
-[...2 lines deleted...]
-      <c r="I434" s="174"/>
+      <c r="F434" s="162"/>
+      <c r="G434" s="316"/>
+      <c r="H434" s="205"/>
+      <c r="I434" s="307"/>
     </row>
     <row r="435" spans="2:9" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B435" s="348"/>
-      <c r="C435" s="351" t="s">
+      <c r="B435" s="249"/>
+      <c r="C435" s="257" t="s">
         <v>674</v>
       </c>
-      <c r="D435" s="182">
+      <c r="D435" s="160">
         <v>12</v>
       </c>
-      <c r="E435" s="173" t="s">
+      <c r="E435" s="333" t="s">
         <v>717</v>
       </c>
-      <c r="F435" s="180">
+      <c r="F435" s="159">
         <v>12</v>
       </c>
-      <c r="G435" s="206" t="s">
+      <c r="G435" s="317" t="s">
         <v>778</v>
       </c>
       <c r="H435" s="150">
         <v>7</v>
       </c>
-      <c r="I435" s="157" t="s">
+      <c r="I435" s="288" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="436" spans="2:9" ht="2.4500000000000002" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B436" s="348"/>
-[...1 lines deleted...]
-      <c r="D436" s="178">
+      <c r="B436" s="249"/>
+      <c r="C436" s="258"/>
+      <c r="D436" s="158">
         <v>19</v>
       </c>
-      <c r="E436" s="169" t="s">
+      <c r="E436" s="334" t="s">
         <v>675</v>
       </c>
-      <c r="F436" s="180"/>
-      <c r="G436" s="177"/>
+      <c r="F436" s="159"/>
+      <c r="G436" s="315"/>
       <c r="H436" s="149"/>
-      <c r="I436" s="156"/>
+      <c r="I436" s="294"/>
     </row>
     <row r="437" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B437" s="348"/>
-      <c r="C437" s="351" t="s">
+      <c r="B437" s="249"/>
+      <c r="C437" s="257" t="s">
         <v>10</v>
       </c>
-      <c r="D437" s="232">
+      <c r="D437" s="199">
         <v>1</v>
       </c>
-      <c r="E437" s="259" t="s">
+      <c r="E437" s="345" t="s">
         <v>705</v>
       </c>
-      <c r="F437" s="188">
+      <c r="F437" s="164">
         <v>15</v>
       </c>
-      <c r="G437" s="207" t="s">
+      <c r="G437" s="309" t="s">
         <v>802</v>
       </c>
       <c r="H437" s="150">
         <v>4</v>
       </c>
-      <c r="I437" s="254" t="s">
+      <c r="I437" s="281" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="438" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B438" s="348"/>
-[...1 lines deleted...]
-      <c r="D438" s="233">
+      <c r="B438" s="249"/>
+      <c r="C438" s="258"/>
+      <c r="D438" s="200">
         <v>1</v>
       </c>
-      <c r="E438" s="161" t="s">
+      <c r="E438" s="328" t="s">
         <v>548</v>
       </c>
-      <c r="F438" s="180">
+      <c r="F438" s="159">
         <v>22</v>
       </c>
-      <c r="G438" s="261" t="s">
+      <c r="G438" s="318" t="s">
         <v>693</v>
       </c>
       <c r="H438" s="149">
         <v>4</v>
       </c>
-      <c r="I438" s="255" t="s">
+      <c r="I438" s="284" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="439" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B439" s="348"/>
-[...1 lines deleted...]
-      <c r="D439" s="233">
+      <c r="B439" s="249"/>
+      <c r="C439" s="258"/>
+      <c r="D439" s="200">
         <v>2</v>
       </c>
-      <c r="E439" s="260" t="s">
+      <c r="E439" s="329" t="s">
         <v>770</v>
       </c>
-      <c r="F439" s="180">
+      <c r="F439" s="159">
         <v>30</v>
       </c>
-      <c r="G439" s="163" t="s">
+      <c r="G439" s="311" t="s">
         <v>738</v>
       </c>
       <c r="H439" s="149">
         <v>11</v>
       </c>
-      <c r="I439" s="255" t="s">
+      <c r="I439" s="284" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="440" spans="2:9" ht="17.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B440" s="348"/>
-[...1 lines deleted...]
-      <c r="D440" s="233">
+      <c r="B440" s="249"/>
+      <c r="C440" s="258"/>
+      <c r="D440" s="200">
         <v>2</v>
       </c>
-      <c r="E440" s="161" t="s">
+      <c r="E440" s="328" t="s">
         <v>718</v>
       </c>
-      <c r="F440" s="180"/>
-      <c r="G440" s="171"/>
+      <c r="F440" s="159"/>
+      <c r="G440" s="312"/>
       <c r="H440" s="149">
         <v>22</v>
       </c>
-      <c r="I440" s="255" t="s">
+      <c r="I440" s="284" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="441" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B441" s="348"/>
-[...1 lines deleted...]
-      <c r="D441" s="233">
+      <c r="B441" s="249"/>
+      <c r="C441" s="258"/>
+      <c r="D441" s="200">
         <v>8</v>
       </c>
-      <c r="E441" s="161" t="s">
+      <c r="E441" s="328" t="s">
         <v>749</v>
       </c>
-      <c r="F441" s="180"/>
-      <c r="G441" s="171"/>
+      <c r="F441" s="159"/>
+      <c r="G441" s="312"/>
       <c r="H441" s="149"/>
-      <c r="I441" s="255"/>
+      <c r="I441" s="284"/>
     </row>
     <row r="442" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B442" s="348"/>
-[...1 lines deleted...]
-      <c r="D442" s="233">
+      <c r="B442" s="249"/>
+      <c r="C442" s="258"/>
+      <c r="D442" s="200">
         <v>9</v>
       </c>
-      <c r="E442" s="260" t="s">
+      <c r="E442" s="329" t="s">
         <v>592</v>
       </c>
-      <c r="F442" s="187"/>
-      <c r="G442" s="163"/>
+      <c r="F442" s="163"/>
+      <c r="G442" s="311"/>
       <c r="H442" s="149"/>
-      <c r="I442" s="185"/>
+      <c r="I442" s="297"/>
     </row>
     <row r="443" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B443" s="348"/>
-[...1 lines deleted...]
-      <c r="D443" s="233">
+      <c r="B443" s="249"/>
+      <c r="C443" s="258"/>
+      <c r="D443" s="200">
         <v>11</v>
       </c>
-      <c r="E443" s="260" t="s">
+      <c r="E443" s="329" t="s">
         <v>764</v>
       </c>
-      <c r="F443" s="187"/>
-      <c r="G443" s="163"/>
+      <c r="F443" s="163"/>
+      <c r="G443" s="311"/>
       <c r="H443" s="149"/>
-      <c r="I443" s="185"/>
+      <c r="I443" s="297"/>
     </row>
     <row r="444" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B444" s="348"/>
-[...1 lines deleted...]
-      <c r="D444" s="233">
+      <c r="B444" s="249"/>
+      <c r="C444" s="258"/>
+      <c r="D444" s="200">
         <v>12</v>
       </c>
-      <c r="E444" s="260" t="s">
+      <c r="E444" s="329" t="s">
         <v>818</v>
       </c>
-      <c r="F444" s="187"/>
-      <c r="G444" s="163"/>
+      <c r="F444" s="163"/>
+      <c r="G444" s="311"/>
       <c r="H444" s="149"/>
-      <c r="I444" s="185"/>
+      <c r="I444" s="297"/>
     </row>
     <row r="445" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B445" s="348"/>
-[...1 lines deleted...]
-      <c r="D445" s="233">
+      <c r="B445" s="249"/>
+      <c r="C445" s="258"/>
+      <c r="D445" s="200">
         <v>16</v>
       </c>
-      <c r="E445" s="260" t="s">
+      <c r="E445" s="329" t="s">
         <v>719</v>
       </c>
-      <c r="F445" s="187"/>
-      <c r="G445" s="171"/>
+      <c r="F445" s="163"/>
+      <c r="G445" s="312"/>
       <c r="H445" s="149"/>
-      <c r="I445" s="185"/>
+      <c r="I445" s="297"/>
     </row>
     <row r="446" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B446" s="348"/>
-[...1 lines deleted...]
-      <c r="D446" s="233">
+      <c r="B446" s="249"/>
+      <c r="C446" s="258"/>
+      <c r="D446" s="200">
         <v>16</v>
       </c>
-      <c r="E446" s="161" t="s">
+      <c r="E446" s="328" t="s">
         <v>736</v>
       </c>
-      <c r="F446" s="187"/>
-      <c r="G446" s="171"/>
+      <c r="F446" s="163"/>
+      <c r="G446" s="312"/>
       <c r="H446" s="149"/>
-      <c r="I446" s="185"/>
+      <c r="I446" s="297"/>
     </row>
     <row r="447" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B447" s="348"/>
-[...1 lines deleted...]
-      <c r="D447" s="233">
+      <c r="B447" s="249"/>
+      <c r="C447" s="259"/>
+      <c r="D447" s="200">
         <v>18</v>
       </c>
-      <c r="E447" s="260" t="s">
+      <c r="E447" s="329" t="s">
         <v>729</v>
       </c>
-      <c r="F447" s="190"/>
-      <c r="G447" s="172"/>
+      <c r="F447" s="166"/>
+      <c r="G447" s="314"/>
       <c r="H447" s="149"/>
-      <c r="I447" s="185"/>
+      <c r="I447" s="297"/>
     </row>
     <row r="448" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B448" s="348"/>
-      <c r="C448" s="328" t="s">
+      <c r="B448" s="249"/>
+      <c r="C448" s="243" t="s">
         <v>11</v>
       </c>
-      <c r="D448" s="249">
+      <c r="D448" s="210">
         <v>1</v>
       </c>
-      <c r="E448" s="259" t="s">
+      <c r="E448" s="345" t="s">
         <v>814</v>
       </c>
-      <c r="F448" s="274">
+      <c r="F448" s="220">
         <v>15</v>
       </c>
-      <c r="G448" s="267" t="s">
+      <c r="G448" s="319" t="s">
         <v>811</v>
       </c>
       <c r="H448" s="150">
         <v>15</v>
       </c>
-      <c r="I448" s="157" t="s">
+      <c r="I448" s="288" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="449" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B449" s="348"/>
-[...1 lines deleted...]
-      <c r="D449" s="250">
+      <c r="B449" s="249"/>
+      <c r="C449" s="244"/>
+      <c r="D449" s="211">
         <v>2</v>
       </c>
-      <c r="E449" s="260" t="s">
+      <c r="E449" s="329" t="s">
         <v>797</v>
       </c>
-      <c r="F449" s="187">
+      <c r="F449" s="163">
         <v>31</v>
       </c>
-      <c r="G449" s="268" t="s">
+      <c r="G449" s="320" t="s">
         <v>801</v>
       </c>
       <c r="H449" s="149">
         <v>15</v>
       </c>
-      <c r="I449" s="158" t="s">
+      <c r="I449" s="289" t="s">
         <v>810</v>
       </c>
     </row>
     <row r="450" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B450" s="348"/>
-[...1 lines deleted...]
-      <c r="D450" s="250">
+      <c r="B450" s="249"/>
+      <c r="C450" s="244"/>
+      <c r="D450" s="211">
         <v>7</v>
       </c>
-      <c r="E450" s="260" t="s">
+      <c r="E450" s="329" t="s">
         <v>788</v>
       </c>
-      <c r="F450" s="187"/>
-      <c r="G450" s="268"/>
+      <c r="F450" s="163"/>
+      <c r="G450" s="320"/>
       <c r="H450" s="149">
         <v>15</v>
       </c>
-      <c r="I450" s="158" t="s">
+      <c r="I450" s="289" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="451" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B451" s="348"/>
-[...1 lines deleted...]
-      <c r="D451" s="250">
+      <c r="B451" s="249"/>
+      <c r="C451" s="244"/>
+      <c r="D451" s="211">
         <v>7</v>
       </c>
-      <c r="E451" s="260" t="s">
+      <c r="E451" s="329" t="s">
         <v>784</v>
       </c>
-      <c r="F451" s="180"/>
-      <c r="G451" s="204"/>
+      <c r="F451" s="159"/>
+      <c r="G451" s="305"/>
       <c r="H451" s="149">
         <v>22</v>
       </c>
-      <c r="I451" s="158" t="s">
+      <c r="I451" s="289" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="452" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B452" s="348"/>
-[...1 lines deleted...]
-      <c r="D452" s="250">
+      <c r="B452" s="249"/>
+      <c r="C452" s="244"/>
+      <c r="D452" s="211">
         <v>14</v>
       </c>
-      <c r="E452" s="260" t="s">
+      <c r="E452" s="329" t="s">
         <v>815</v>
       </c>
-      <c r="F452" s="180"/>
-      <c r="G452" s="204"/>
+      <c r="F452" s="159"/>
+      <c r="G452" s="305"/>
       <c r="H452" s="149"/>
-      <c r="I452" s="156"/>
+      <c r="I452" s="294"/>
     </row>
     <row r="453" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B453" s="348"/>
-[...1 lines deleted...]
-      <c r="D453" s="250">
+      <c r="B453" s="249"/>
+      <c r="C453" s="244"/>
+      <c r="D453" s="211">
         <v>31</v>
       </c>
-      <c r="E453" s="260" t="s">
+      <c r="E453" s="329" t="s">
         <v>740</v>
       </c>
-      <c r="F453" s="187"/>
-      <c r="G453" s="204"/>
+      <c r="F453" s="163"/>
+      <c r="G453" s="305"/>
       <c r="H453" s="149"/>
-      <c r="I453" s="156"/>
+      <c r="I453" s="294"/>
     </row>
     <row r="454" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B454" s="348"/>
-[...1 lines deleted...]
-      <c r="D454" s="251">
+      <c r="B454" s="249"/>
+      <c r="C454" s="245"/>
+      <c r="D454" s="212">
         <v>31</v>
       </c>
-      <c r="E454" s="162" t="s">
+      <c r="E454" s="346" t="s">
         <v>669</v>
       </c>
-      <c r="F454" s="190"/>
-      <c r="G454" s="205"/>
+      <c r="F454" s="166"/>
+      <c r="G454" s="306"/>
       <c r="H454" s="151"/>
-      <c r="I454" s="174"/>
+      <c r="I454" s="307"/>
     </row>
     <row r="455" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B455" s="348"/>
-      <c r="C455" s="319" t="s">
+      <c r="B455" s="249"/>
+      <c r="C455" s="252" t="s">
         <v>12</v>
       </c>
-      <c r="D455" s="182">
+      <c r="D455" s="160">
         <v>4</v>
       </c>
-      <c r="E455" s="165" t="s">
+      <c r="E455" s="347" t="s">
         <v>793</v>
       </c>
-      <c r="F455" s="188">
+      <c r="F455" s="164">
         <v>19</v>
       </c>
-      <c r="G455" s="267" t="s">
+      <c r="G455" s="319" t="s">
         <v>782</v>
       </c>
       <c r="H455" s="150">
         <v>12</v>
       </c>
-      <c r="I455" s="157" t="s">
+      <c r="I455" s="288" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="456" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B456" s="348"/>
-[...1 lines deleted...]
-      <c r="D456" s="178">
+      <c r="B456" s="249"/>
+      <c r="C456" s="253"/>
+      <c r="D456" s="158">
         <v>6</v>
       </c>
-      <c r="E456" s="161" t="s">
+      <c r="E456" s="328" t="s">
         <v>834</v>
       </c>
-      <c r="F456" s="187">
+      <c r="F456" s="163">
         <v>27</v>
       </c>
-      <c r="G456" s="268" t="s">
+      <c r="G456" s="320" t="s">
         <v>643</v>
       </c>
       <c r="H456" s="149">
         <v>21</v>
       </c>
-      <c r="I456" s="158" t="s">
+      <c r="I456" s="289" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="457" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B457" s="348"/>
-[...1 lines deleted...]
-      <c r="D457" s="178">
+      <c r="B457" s="249"/>
+      <c r="C457" s="253"/>
+      <c r="D457" s="158">
         <v>10</v>
       </c>
-      <c r="E457" s="161" t="s">
+      <c r="E457" s="328" t="s">
         <v>828</v>
       </c>
-      <c r="F457" s="180"/>
-      <c r="G457" s="204"/>
+      <c r="F457" s="159"/>
+      <c r="G457" s="305"/>
       <c r="H457" s="149"/>
-      <c r="I457" s="156"/>
+      <c r="I457" s="294"/>
     </row>
     <row r="458" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B458" s="348"/>
-[...1 lines deleted...]
-      <c r="D458" s="250">
+      <c r="B458" s="249"/>
+      <c r="C458" s="253"/>
+      <c r="D458" s="211">
         <v>18</v>
       </c>
-      <c r="E458" s="161" t="s">
+      <c r="E458" s="328" t="s">
         <v>849</v>
       </c>
-      <c r="F458" s="180"/>
-      <c r="G458" s="204"/>
+      <c r="F458" s="159"/>
+      <c r="G458" s="305"/>
       <c r="H458" s="149"/>
-      <c r="I458" s="156"/>
+      <c r="I458" s="294"/>
     </row>
     <row r="459" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B459" s="348"/>
-[...1 lines deleted...]
-      <c r="D459" s="250">
+      <c r="B459" s="249"/>
+      <c r="C459" s="253"/>
+      <c r="D459" s="211">
         <v>23</v>
       </c>
-      <c r="E459" s="161" t="s">
+      <c r="E459" s="328" t="s">
         <v>838</v>
       </c>
-      <c r="F459" s="187"/>
-      <c r="G459" s="268"/>
+      <c r="F459" s="163"/>
+      <c r="G459" s="320"/>
       <c r="H459" s="149"/>
-      <c r="I459" s="156"/>
+      <c r="I459" s="294"/>
     </row>
     <row r="460" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B460" s="348"/>
-[...1 lines deleted...]
-      <c r="D460" s="250">
+      <c r="B460" s="249"/>
+      <c r="C460" s="254"/>
+      <c r="D460" s="211">
         <v>23</v>
       </c>
-      <c r="E460" s="161" t="s">
+      <c r="E460" s="328" t="s">
         <v>839</v>
       </c>
-      <c r="F460" s="190"/>
-      <c r="G460" s="269"/>
+      <c r="F460" s="166"/>
+      <c r="G460" s="321"/>
       <c r="H460" s="151"/>
-      <c r="I460" s="156"/>
+      <c r="I460" s="294"/>
     </row>
     <row r="461" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B461" s="348"/>
-      <c r="C461" s="331" t="s">
+      <c r="B461" s="249"/>
+      <c r="C461" s="246" t="s">
         <v>13</v>
       </c>
-      <c r="D461" s="249">
+      <c r="D461" s="210">
         <v>1</v>
       </c>
-      <c r="E461" s="165" t="s">
+      <c r="E461" s="347" t="s">
         <v>614</v>
       </c>
-      <c r="F461" s="274">
+      <c r="F461" s="220">
         <v>2</v>
       </c>
-      <c r="G461" s="207" t="s">
+      <c r="G461" s="309" t="s">
         <v>832</v>
       </c>
       <c r="H461" s="150">
         <v>1</v>
       </c>
-      <c r="I461" s="157" t="s">
+      <c r="I461" s="288" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="462" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B462" s="348"/>
-[...1 lines deleted...]
-      <c r="D462" s="250">
+      <c r="B462" s="249"/>
+      <c r="C462" s="247"/>
+      <c r="D462" s="211">
         <v>1</v>
       </c>
-      <c r="E462" s="161" t="s">
+      <c r="E462" s="328" t="s">
         <v>824</v>
       </c>
-      <c r="F462" s="180">
+      <c r="F462" s="159">
         <v>9</v>
       </c>
-      <c r="G462" s="163" t="s">
+      <c r="G462" s="311" t="s">
         <v>842</v>
       </c>
       <c r="H462" s="149">
         <v>1</v>
       </c>
-      <c r="I462" s="158" t="s">
+      <c r="I462" s="289" t="s">
         <v>837</v>
       </c>
     </row>
     <row r="463" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B463" s="348"/>
-[...1 lines deleted...]
-      <c r="D463" s="250">
+      <c r="B463" s="249"/>
+      <c r="C463" s="247"/>
+      <c r="D463" s="211">
         <v>1</v>
       </c>
-      <c r="E463" s="161" t="s">
+      <c r="E463" s="328" t="s">
         <v>827</v>
       </c>
-      <c r="F463" s="180">
+      <c r="F463" s="159">
         <v>10</v>
       </c>
-      <c r="G463" s="163" t="s">
+      <c r="G463" s="311" t="s">
         <v>861</v>
       </c>
       <c r="H463" s="149">
         <v>10</v>
       </c>
-      <c r="I463" s="158" t="s">
+      <c r="I463" s="289" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="464" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B464" s="348"/>
-[...1 lines deleted...]
-      <c r="D464" s="250">
+      <c r="B464" s="249"/>
+      <c r="C464" s="247"/>
+      <c r="D464" s="211">
         <v>1</v>
       </c>
-      <c r="E464" s="161" t="s">
+      <c r="E464" s="328" t="s">
         <v>786</v>
       </c>
-      <c r="F464" s="310"/>
-      <c r="G464" s="311"/>
+      <c r="F464" s="174"/>
+      <c r="G464" s="293"/>
       <c r="H464" s="149">
         <v>10</v>
       </c>
-      <c r="I464" s="158" t="s">
+      <c r="I464" s="289" t="s">
         <v>852</v>
       </c>
     </row>
     <row r="465" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B465" s="348"/>
-[...1 lines deleted...]
-      <c r="D465" s="250">
+      <c r="B465" s="249"/>
+      <c r="C465" s="247"/>
+      <c r="D465" s="211">
         <v>1</v>
       </c>
-      <c r="E465" s="161" t="s">
+      <c r="E465" s="328" t="s">
         <v>835</v>
       </c>
-      <c r="F465" s="310"/>
-      <c r="G465" s="311"/>
+      <c r="F465" s="174"/>
+      <c r="G465" s="293"/>
       <c r="H465" s="149">
         <v>11</v>
       </c>
-      <c r="I465" s="158" t="s">
+      <c r="I465" s="289" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="466" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B466" s="348"/>
-[...1 lines deleted...]
-      <c r="D466" s="250">
+      <c r="B466" s="249"/>
+      <c r="C466" s="247"/>
+      <c r="D466" s="211">
         <v>8</v>
       </c>
-      <c r="E466" s="161" t="s">
+      <c r="E466" s="328" t="s">
         <v>744</v>
       </c>
-      <c r="F466" s="310"/>
-      <c r="G466" s="311"/>
+      <c r="F466" s="174"/>
+      <c r="G466" s="293"/>
       <c r="H466" s="145"/>
-      <c r="I466" s="313"/>
+      <c r="I466" s="298"/>
     </row>
     <row r="467" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B467" s="348"/>
-[...1 lines deleted...]
-      <c r="D467" s="250">
+      <c r="B467" s="249"/>
+      <c r="C467" s="247"/>
+      <c r="D467" s="211">
         <v>8</v>
       </c>
-      <c r="E467" s="161" t="s">
+      <c r="E467" s="328" t="s">
         <v>616</v>
       </c>
-      <c r="F467" s="310"/>
-      <c r="G467" s="311"/>
+      <c r="F467" s="174"/>
+      <c r="G467" s="293"/>
       <c r="H467" s="145"/>
-      <c r="I467" s="313"/>
+      <c r="I467" s="298"/>
     </row>
     <row r="468" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B468" s="348"/>
-[...1 lines deleted...]
-      <c r="D468" s="250">
+      <c r="B468" s="249"/>
+      <c r="C468" s="247"/>
+      <c r="D468" s="211">
         <v>10</v>
       </c>
-      <c r="E468" s="161" t="s">
+      <c r="E468" s="328" t="s">
         <v>857</v>
       </c>
-      <c r="F468" s="310"/>
-      <c r="G468" s="311"/>
+      <c r="F468" s="174"/>
+      <c r="G468" s="293"/>
       <c r="H468" s="145"/>
-      <c r="I468" s="313"/>
+      <c r="I468" s="298"/>
     </row>
     <row r="469" spans="2:9" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B469" s="348"/>
-[...1 lines deleted...]
-      <c r="D469" s="364">
+      <c r="B469" s="249"/>
+      <c r="C469" s="247"/>
+      <c r="D469" s="221">
         <v>14</v>
       </c>
-      <c r="E469" s="275" t="s">
+      <c r="E469" s="328" t="s">
         <v>864</v>
       </c>
-      <c r="F469" s="365">
+      <c r="F469" s="222">
         <v>15</v>
       </c>
-      <c r="G469" s="284" t="s">
+      <c r="G469" s="322" t="s">
         <v>703</v>
       </c>
-      <c r="H469" s="366">
+      <c r="H469" s="223">
         <v>15</v>
       </c>
-      <c r="I469" s="297" t="s">
+      <c r="I469" s="323" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="470" spans="2:9" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B470" s="348"/>
-[...1 lines deleted...]
-      <c r="D470" s="364">
+      <c r="B470" s="249"/>
+      <c r="C470" s="247"/>
+      <c r="D470" s="221">
         <v>15</v>
       </c>
-      <c r="E470" s="275" t="s">
+      <c r="E470" s="328" t="s">
         <v>863</v>
       </c>
-      <c r="F470" s="367">
+      <c r="F470" s="224">
         <v>15</v>
       </c>
-      <c r="G470" s="284" t="s">
+      <c r="G470" s="322" t="s">
         <v>822</v>
       </c>
-      <c r="H470" s="366">
+      <c r="H470" s="223">
         <v>16</v>
       </c>
-      <c r="I470" s="297" t="s">
+      <c r="I470" s="323" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="471" spans="2:9" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B471" s="348"/>
-[...1 lines deleted...]
-      <c r="D471" s="364">
+      <c r="B471" s="249"/>
+      <c r="C471" s="247"/>
+      <c r="D471" s="221">
         <v>15</v>
       </c>
-      <c r="E471" s="275" t="s">
+      <c r="E471" s="328" t="s">
         <v>866</v>
       </c>
-      <c r="F471" s="367">
+      <c r="F471" s="224">
         <v>16</v>
       </c>
-      <c r="G471" s="284" t="s">
+      <c r="G471" s="322" t="s">
         <v>841</v>
       </c>
-      <c r="H471" s="366">
+      <c r="H471" s="223">
         <v>22</v>
       </c>
-      <c r="I471" s="297" t="s">
+      <c r="I471" s="323" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="472" spans="2:9" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B472" s="348"/>
-[...1 lines deleted...]
-      <c r="D472" s="364">
+      <c r="B472" s="249"/>
+      <c r="C472" s="247"/>
+      <c r="D472" s="221">
         <v>17</v>
       </c>
-      <c r="E472" s="275" t="s">
+      <c r="E472" s="328" t="s">
         <v>798</v>
       </c>
-      <c r="F472" s="367">
+      <c r="F472" s="224">
         <v>17</v>
       </c>
-      <c r="G472" s="284" t="s">
+      <c r="G472" s="322" t="s">
         <v>776</v>
       </c>
-      <c r="H472" s="366"/>
-      <c r="I472" s="298"/>
+      <c r="H472" s="223"/>
+      <c r="I472" s="324"/>
     </row>
     <row r="473" spans="2:9" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B473" s="348"/>
-[...1 lines deleted...]
-      <c r="D473" s="364">
+      <c r="B473" s="249"/>
+      <c r="C473" s="247"/>
+      <c r="D473" s="221">
         <v>17</v>
       </c>
-      <c r="E473" s="275" t="s">
+      <c r="E473" s="328" t="s">
         <v>871</v>
       </c>
-      <c r="F473" s="367">
+      <c r="F473" s="224">
         <v>25</v>
       </c>
-      <c r="G473" s="284" t="s">
+      <c r="G473" s="322" t="s">
         <v>846</v>
       </c>
-      <c r="H473" s="366"/>
-      <c r="I473" s="298"/>
+      <c r="H473" s="223"/>
+      <c r="I473" s="324"/>
     </row>
     <row r="474" spans="2:9" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B474" s="348"/>
-[...1 lines deleted...]
-      <c r="D474" s="364">
+      <c r="B474" s="249"/>
+      <c r="C474" s="247"/>
+      <c r="D474" s="221">
         <v>18</v>
       </c>
-      <c r="E474" s="275" t="s">
+      <c r="E474" s="328" t="s">
         <v>800</v>
       </c>
-      <c r="F474" s="368"/>
-[...2 lines deleted...]
-      <c r="I474" s="298"/>
+      <c r="F474" s="225"/>
+      <c r="G474" s="325"/>
+      <c r="H474" s="223"/>
+      <c r="I474" s="324"/>
     </row>
     <row r="475" spans="2:9" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B475" s="348"/>
-[...1 lines deleted...]
-      <c r="D475" s="364">
+      <c r="B475" s="249"/>
+      <c r="C475" s="247"/>
+      <c r="D475" s="221">
         <v>20</v>
       </c>
-      <c r="E475" s="275" t="s">
+      <c r="E475" s="328" t="s">
         <v>826</v>
       </c>
-      <c r="F475" s="367"/>
-[...2 lines deleted...]
-      <c r="I475" s="298"/>
+      <c r="F475" s="224"/>
+      <c r="G475" s="322"/>
+      <c r="H475" s="223"/>
+      <c r="I475" s="324"/>
     </row>
     <row r="476" spans="2:9" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B476" s="348"/>
-[...1 lines deleted...]
-      <c r="D476" s="364">
+      <c r="B476" s="249"/>
+      <c r="C476" s="247"/>
+      <c r="D476" s="221">
         <v>21</v>
       </c>
-      <c r="E476" s="275" t="s">
+      <c r="E476" s="328" t="s">
         <v>850</v>
       </c>
-      <c r="F476" s="367"/>
-[...2 lines deleted...]
-      <c r="I476" s="298"/>
+      <c r="F476" s="224"/>
+      <c r="G476" s="322"/>
+      <c r="H476" s="223"/>
+      <c r="I476" s="324"/>
     </row>
     <row r="477" spans="2:9" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B477" s="348"/>
-[...1 lines deleted...]
-      <c r="D477" s="364">
+      <c r="B477" s="249"/>
+      <c r="C477" s="247"/>
+      <c r="D477" s="221">
         <v>22</v>
       </c>
-      <c r="E477" s="275" t="s">
+      <c r="E477" s="328" t="s">
         <v>799</v>
       </c>
-      <c r="F477" s="367"/>
-[...2 lines deleted...]
-      <c r="I477" s="298"/>
+      <c r="F477" s="224"/>
+      <c r="G477" s="322"/>
+      <c r="H477" s="223"/>
+      <c r="I477" s="324"/>
     </row>
     <row r="478" spans="2:9" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B478" s="348"/>
-[...1 lines deleted...]
-      <c r="D478" s="364">
+      <c r="B478" s="249"/>
+      <c r="C478" s="247"/>
+      <c r="D478" s="221">
         <v>22</v>
       </c>
-      <c r="E478" s="276" t="s">
+      <c r="E478" s="329" t="s">
         <v>771</v>
       </c>
-      <c r="F478" s="368"/>
-[...2 lines deleted...]
-      <c r="I478" s="298"/>
+      <c r="F478" s="225"/>
+      <c r="G478" s="326"/>
+      <c r="H478" s="223"/>
+      <c r="I478" s="324"/>
     </row>
     <row r="479" spans="2:9" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B479" s="348"/>
-[...1 lines deleted...]
-      <c r="D479" s="364">
+      <c r="B479" s="249"/>
+      <c r="C479" s="247"/>
+      <c r="D479" s="221">
         <v>22</v>
       </c>
-      <c r="E479" s="276" t="s">
+      <c r="E479" s="329" t="s">
         <v>783</v>
       </c>
-      <c r="F479" s="367"/>
-[...2 lines deleted...]
-      <c r="I479" s="298"/>
+      <c r="F479" s="224"/>
+      <c r="G479" s="322"/>
+      <c r="H479" s="223"/>
+      <c r="I479" s="324"/>
     </row>
     <row r="480" spans="2:9" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B480" s="348"/>
-[...1 lines deleted...]
-      <c r="D480" s="364">
+      <c r="B480" s="249"/>
+      <c r="C480" s="247"/>
+      <c r="D480" s="221">
         <v>22</v>
       </c>
-      <c r="E480" s="276" t="s">
+      <c r="E480" s="329" t="s">
         <v>816</v>
       </c>
-      <c r="F480" s="367"/>
-[...2 lines deleted...]
-      <c r="I480" s="298"/>
+      <c r="F480" s="224"/>
+      <c r="G480" s="322"/>
+      <c r="H480" s="223"/>
+      <c r="I480" s="324"/>
     </row>
     <row r="481" spans="2:9" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B481" s="348"/>
-[...1 lines deleted...]
-      <c r="D481" s="364">
+      <c r="B481" s="249"/>
+      <c r="C481" s="247"/>
+      <c r="D481" s="221">
         <v>22</v>
       </c>
-      <c r="E481" s="276" t="s">
+      <c r="E481" s="329" t="s">
         <v>720</v>
       </c>
-      <c r="F481" s="368"/>
-[...2 lines deleted...]
-      <c r="I481" s="298"/>
+      <c r="F481" s="225"/>
+      <c r="G481" s="326"/>
+      <c r="H481" s="223"/>
+      <c r="I481" s="324"/>
     </row>
     <row r="482" spans="2:9" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
-      <c r="B482" s="348"/>
-[...1 lines deleted...]
-      <c r="D482" s="364">
+      <c r="B482" s="249"/>
+      <c r="C482" s="247"/>
+      <c r="D482" s="221">
         <v>25</v>
       </c>
-      <c r="E482" s="276" t="s">
+      <c r="E482" s="329" t="s">
         <v>817</v>
       </c>
-      <c r="F482" s="369"/>
-[...6 lines deleted...]
-      <c r="C483" s="319" t="s">
+      <c r="F482" s="226"/>
+      <c r="G482" s="326"/>
+      <c r="H482" s="223"/>
+      <c r="I482" s="324"/>
+    </row>
+    <row r="483" spans="2:9" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B483" s="250"/>
+      <c r="C483" s="252" t="s">
         <v>14</v>
       </c>
-      <c r="D483" s="370">
+      <c r="D483" s="227">
         <v>1</v>
       </c>
-      <c r="E483" s="380" t="s">
+      <c r="E483" s="330" t="s">
         <v>707</v>
       </c>
-      <c r="F483" s="371">
+      <c r="F483" s="228">
         <v>8</v>
       </c>
-      <c r="G483" s="286" t="s">
+      <c r="G483" s="348" t="s">
         <v>854</v>
       </c>
-      <c r="H483" s="372">
+      <c r="H483" s="229">
         <v>8</v>
       </c>
-      <c r="I483" s="299" t="s">
+      <c r="I483" s="364" t="s">
         <v>649</v>
       </c>
     </row>
-    <row r="484" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="D484" s="373">
+    <row r="484" spans="2:9" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B484" s="250"/>
+      <c r="C484" s="253"/>
+      <c r="D484" s="230">
         <v>1</v>
       </c>
-      <c r="E484" s="381" t="s">
+      <c r="E484" s="331" t="s">
         <v>705</v>
       </c>
-      <c r="F484" s="367">
+      <c r="F484" s="224">
         <v>14</v>
       </c>
-      <c r="G484" s="287" t="s">
+      <c r="G484" s="349" t="s">
         <v>642</v>
       </c>
-      <c r="H484" s="366">
+      <c r="H484" s="223">
         <v>15</v>
       </c>
-      <c r="I484" s="297" t="s">
+      <c r="I484" s="365" t="s">
         <v>656</v>
       </c>
     </row>
-    <row r="485" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="D485" s="373">
+    <row r="485" spans="2:9" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B485" s="250"/>
+      <c r="C485" s="253"/>
+      <c r="D485" s="230">
         <v>1</v>
       </c>
-      <c r="E485" s="381" t="s">
+      <c r="E485" s="331" t="s">
         <v>840</v>
       </c>
-      <c r="F485" s="368">
+      <c r="F485" s="225">
         <v>14</v>
       </c>
-      <c r="G485" s="287" t="s">
+      <c r="G485" s="349" t="s">
         <v>888</v>
       </c>
-      <c r="H485" s="366">
+      <c r="H485" s="223">
         <v>15</v>
       </c>
-      <c r="I485" s="297" t="s">
+      <c r="I485" s="365" t="s">
         <v>879</v>
       </c>
     </row>
-    <row r="486" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="D486" s="373">
+    <row r="486" spans="2:9" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B486" s="250"/>
+      <c r="C486" s="253"/>
+      <c r="D486" s="230">
         <v>2</v>
       </c>
-      <c r="E486" s="381" t="s">
+      <c r="E486" s="331" t="s">
         <v>868</v>
       </c>
-      <c r="F486" s="367">
+      <c r="F486" s="224">
         <v>28</v>
       </c>
-      <c r="G486" s="287" t="s">
+      <c r="G486" s="349" t="s">
         <v>856</v>
       </c>
-      <c r="H486" s="366">
+      <c r="H486" s="223">
         <v>16</v>
       </c>
-      <c r="I486" s="297" t="s">
+      <c r="I486" s="365" t="s">
         <v>882</v>
       </c>
     </row>
-    <row r="487" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="D487" s="373">
+    <row r="487" spans="2:9" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B487" s="250"/>
+      <c r="C487" s="253"/>
+      <c r="D487" s="230">
         <v>6</v>
       </c>
-      <c r="E487" s="381" t="s">
+      <c r="E487" s="331" t="s">
         <v>760</v>
       </c>
-      <c r="F487" s="367">
+      <c r="F487" s="224">
         <v>28</v>
       </c>
-      <c r="G487" s="287" t="s">
+      <c r="G487" s="349" t="s">
         <v>884</v>
       </c>
-      <c r="H487" s="366"/>
-[...5 lines deleted...]
-      <c r="D488" s="373">
+      <c r="H487" s="223"/>
+      <c r="I487" s="366"/>
+    </row>
+    <row r="488" spans="2:9" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B488" s="250"/>
+      <c r="C488" s="253"/>
+      <c r="D488" s="230">
         <v>6</v>
       </c>
-      <c r="E488" s="381" t="s">
+      <c r="E488" s="331" t="s">
         <v>825</v>
       </c>
-      <c r="F488" s="367">
+      <c r="F488" s="224">
         <v>29</v>
       </c>
-      <c r="G488" s="287" t="s">
+      <c r="G488" s="349" t="s">
         <v>862</v>
       </c>
-      <c r="H488" s="366"/>
-[...5 lines deleted...]
-      <c r="D489" s="373">
+      <c r="H488" s="223"/>
+      <c r="I488" s="366"/>
+    </row>
+    <row r="489" spans="2:9" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B489" s="250"/>
+      <c r="C489" s="253"/>
+      <c r="D489" s="230">
         <v>6</v>
       </c>
-      <c r="E489" s="381" t="s">
+      <c r="E489" s="331" t="s">
         <v>787</v>
       </c>
-      <c r="F489" s="367"/>
-[...7 lines deleted...]
-      <c r="D490" s="373">
+      <c r="F489" s="224"/>
+      <c r="G489" s="349"/>
+      <c r="H489" s="223"/>
+      <c r="I489" s="366"/>
+    </row>
+    <row r="490" spans="2:9" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B490" s="250"/>
+      <c r="C490" s="253"/>
+      <c r="D490" s="230">
         <v>6</v>
       </c>
-      <c r="E490" s="381" t="s">
+      <c r="E490" s="331" t="s">
         <v>867</v>
       </c>
-      <c r="F490" s="367"/>
-[...7 lines deleted...]
-      <c r="D491" s="373">
+      <c r="F490" s="224"/>
+      <c r="G490" s="349"/>
+      <c r="H490" s="223"/>
+      <c r="I490" s="366"/>
+    </row>
+    <row r="491" spans="2:9" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B491" s="250"/>
+      <c r="C491" s="253"/>
+      <c r="D491" s="230">
         <v>20</v>
       </c>
-      <c r="E491" s="381" t="s">
+      <c r="E491" s="331" t="s">
         <v>791</v>
       </c>
-      <c r="F491" s="367"/>
-[...7 lines deleted...]
-      <c r="D492" s="373">
+      <c r="F491" s="224"/>
+      <c r="G491" s="349"/>
+      <c r="H491" s="223"/>
+      <c r="I491" s="366"/>
+    </row>
+    <row r="492" spans="2:9" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B492" s="250"/>
+      <c r="C492" s="253"/>
+      <c r="D492" s="230">
         <v>20</v>
       </c>
-      <c r="E492" s="381" t="s">
+      <c r="E492" s="331" t="s">
         <v>790</v>
       </c>
-      <c r="F492" s="367"/>
-[...7 lines deleted...]
-      <c r="D493" s="373">
+      <c r="F492" s="224"/>
+      <c r="G492" s="349"/>
+      <c r="H492" s="223"/>
+      <c r="I492" s="366"/>
+    </row>
+    <row r="493" spans="2:9" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B493" s="250"/>
+      <c r="C493" s="253"/>
+      <c r="D493" s="230">
         <v>23</v>
       </c>
-      <c r="E493" s="381" t="s">
+      <c r="E493" s="331" t="s">
         <v>869</v>
       </c>
-      <c r="F493" s="367"/>
-[...7 lines deleted...]
-      <c r="D494" s="382">
+      <c r="F493" s="224"/>
+      <c r="G493" s="349"/>
+      <c r="H493" s="223"/>
+      <c r="I493" s="366"/>
+    </row>
+    <row r="494" spans="2:9" ht="14.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B494" s="250"/>
+      <c r="C494" s="253"/>
+      <c r="D494" s="231">
         <v>30</v>
       </c>
-      <c r="E494" s="379" t="s">
+      <c r="E494" s="332" t="s">
+        <v>915</v>
+      </c>
+      <c r="F494" s="224"/>
+      <c r="G494" s="349"/>
+      <c r="H494" s="223"/>
+      <c r="I494" s="366"/>
+    </row>
+    <row r="495" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B495" s="250"/>
+      <c r="C495" s="252" t="s">
+        <v>15</v>
+      </c>
+      <c r="D495" s="227">
+        <v>1</v>
+      </c>
+      <c r="E495" s="333" t="s">
+        <v>872</v>
+      </c>
+      <c r="F495" s="377">
+        <v>16</v>
+      </c>
+      <c r="G495" s="348" t="s">
+        <v>653</v>
+      </c>
+      <c r="H495" s="229">
+        <v>1</v>
+      </c>
+      <c r="I495" s="364" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="496" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B496" s="250"/>
+      <c r="C496" s="253"/>
+      <c r="D496" s="230">
+        <v>3</v>
+      </c>
+      <c r="E496" s="334" t="s">
+        <v>829</v>
+      </c>
+      <c r="F496" s="378">
+        <v>23</v>
+      </c>
+      <c r="G496" s="354" t="s">
+        <v>693</v>
+      </c>
+      <c r="H496" s="223">
+        <v>3</v>
+      </c>
+      <c r="I496" s="365" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="497" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B497" s="250"/>
+      <c r="C497" s="253"/>
+      <c r="D497" s="230">
+        <v>3</v>
+      </c>
+      <c r="E497" s="334" t="s">
+        <v>660</v>
+      </c>
+      <c r="F497" s="378">
+        <v>24</v>
+      </c>
+      <c r="G497" s="354" t="s">
+        <v>566</v>
+      </c>
+      <c r="H497" s="223">
+        <v>6</v>
+      </c>
+      <c r="I497" s="365" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="498" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B498" s="250"/>
+      <c r="C498" s="253"/>
+      <c r="D498" s="230">
+        <v>3</v>
+      </c>
+      <c r="E498" s="334" t="s">
+        <v>908</v>
+      </c>
+      <c r="F498" s="378">
+        <v>24</v>
+      </c>
+      <c r="G498" s="349" t="s">
+        <v>942</v>
+      </c>
+      <c r="H498" s="223">
+        <v>9</v>
+      </c>
+      <c r="I498" s="365" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="499" spans="2:9" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B499" s="250"/>
+      <c r="C499" s="253"/>
+      <c r="D499" s="230">
+        <v>4</v>
+      </c>
+      <c r="E499" s="334" t="s">
+        <v>749</v>
+      </c>
+      <c r="F499" s="379">
+        <v>25</v>
+      </c>
+      <c r="G499" s="349" t="s">
+        <v>877</v>
+      </c>
+      <c r="H499" s="223">
+        <v>15</v>
+      </c>
+      <c r="I499" s="365" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="500" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B500" s="250"/>
+      <c r="C500" s="253"/>
+      <c r="D500" s="230">
+        <v>12</v>
+      </c>
+      <c r="E500" s="335" t="s">
+        <v>672</v>
+      </c>
+      <c r="F500" s="379"/>
+      <c r="G500" s="349"/>
+      <c r="H500" s="223">
+        <v>18</v>
+      </c>
+      <c r="I500" s="365" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="501" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B501" s="250"/>
+      <c r="C501" s="253"/>
+      <c r="D501" s="230">
+        <v>13</v>
+      </c>
+      <c r="E501" s="335" t="s">
+        <v>940</v>
+      </c>
+      <c r="F501" s="379"/>
+      <c r="G501" s="349"/>
+      <c r="H501" s="223">
+        <v>20</v>
+      </c>
+      <c r="I501" s="365" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="502" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B502" s="250"/>
+      <c r="C502" s="253"/>
+      <c r="D502" s="230">
+        <v>13</v>
+      </c>
+      <c r="E502" s="335" t="s">
+        <v>941</v>
+      </c>
+      <c r="F502" s="379"/>
+      <c r="G502" s="349"/>
+      <c r="H502" s="223">
+        <v>20</v>
+      </c>
+      <c r="I502" s="365" t="s">
         <v>916</v>
       </c>
-      <c r="F494" s="367"/>
-[...6 lines deleted...]
-      <c r="C495" s="319" t="s">
+    </row>
+    <row r="503" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B503" s="250"/>
+      <c r="C503" s="253"/>
+      <c r="D503" s="230">
+        <v>17</v>
+      </c>
+      <c r="E503" s="335" t="s">
+        <v>893</v>
+      </c>
+      <c r="F503" s="379"/>
+      <c r="G503" s="355"/>
+      <c r="H503" s="384"/>
+      <c r="I503" s="384"/>
+    </row>
+    <row r="504" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B504" s="250"/>
+      <c r="C504" s="253"/>
+      <c r="D504" s="230">
+        <v>17</v>
+      </c>
+      <c r="E504" s="335" t="s">
+        <v>905</v>
+      </c>
+      <c r="F504" s="379"/>
+      <c r="G504" s="355"/>
+      <c r="H504" s="384"/>
+      <c r="I504" s="384"/>
+    </row>
+    <row r="505" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B505" s="250"/>
+      <c r="C505" s="253"/>
+      <c r="D505" s="230">
+        <v>19</v>
+      </c>
+      <c r="E505" s="335" t="s">
+        <v>933</v>
+      </c>
+      <c r="F505" s="379"/>
+      <c r="G505" s="355"/>
+      <c r="H505" s="223"/>
+      <c r="I505" s="366"/>
+    </row>
+    <row r="506" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B506" s="250"/>
+      <c r="C506" s="253"/>
+      <c r="D506" s="230">
+        <v>20</v>
+      </c>
+      <c r="E506" s="335" t="s">
+        <v>902</v>
+      </c>
+      <c r="F506" s="379"/>
+      <c r="G506" s="349"/>
+      <c r="H506" s="223"/>
+      <c r="I506" s="366"/>
+    </row>
+    <row r="507" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B507" s="250"/>
+      <c r="C507" s="253"/>
+      <c r="D507" s="230">
+        <v>20</v>
+      </c>
+      <c r="E507" s="335" t="s">
+        <v>919</v>
+      </c>
+      <c r="F507" s="379"/>
+      <c r="G507" s="349"/>
+      <c r="H507" s="223"/>
+      <c r="I507" s="366"/>
+    </row>
+    <row r="508" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B508" s="250"/>
+      <c r="C508" s="253"/>
+      <c r="D508" s="230">
+        <v>23</v>
+      </c>
+      <c r="E508" s="335" t="s">
+        <v>900</v>
+      </c>
+      <c r="F508" s="379"/>
+      <c r="G508" s="349"/>
+      <c r="H508" s="223"/>
+      <c r="I508" s="366"/>
+    </row>
+    <row r="509" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B509" s="250"/>
+      <c r="C509" s="253"/>
+      <c r="D509" s="230">
+        <v>24</v>
+      </c>
+      <c r="E509" s="335" t="s">
+        <v>923</v>
+      </c>
+      <c r="F509" s="379"/>
+      <c r="G509" s="349"/>
+      <c r="H509" s="223"/>
+      <c r="I509" s="366"/>
+    </row>
+    <row r="510" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B510" s="250"/>
+      <c r="C510" s="254"/>
+      <c r="D510" s="231">
+        <v>24</v>
+      </c>
+      <c r="E510" s="336" t="s">
+        <v>891</v>
+      </c>
+      <c r="F510" s="380"/>
+      <c r="G510" s="360"/>
+      <c r="H510" s="232"/>
+      <c r="I510" s="369"/>
+    </row>
+    <row r="511" spans="2:9" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B511" s="249"/>
+      <c r="C511" s="255" t="s">
+        <v>16</v>
+      </c>
+      <c r="D511" s="227">
+        <v>1</v>
+      </c>
+      <c r="E511" s="337" t="s">
+        <v>548</v>
+      </c>
+      <c r="F511" s="222">
+        <v>1</v>
+      </c>
+      <c r="G511" s="353" t="s">
+        <v>812</v>
+      </c>
+      <c r="H511" s="229">
+        <v>10</v>
+      </c>
+      <c r="I511" s="364" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="512" spans="2:9" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B512" s="249"/>
+      <c r="C512" s="255"/>
+      <c r="D512" s="230">
+        <v>1</v>
+      </c>
+      <c r="E512" s="338" t="s">
+        <v>870</v>
+      </c>
+      <c r="F512" s="224">
+        <v>10</v>
+      </c>
+      <c r="G512" s="349" t="s">
+        <v>951</v>
+      </c>
+      <c r="H512" s="223">
         <v>15</v>
       </c>
-      <c r="D495" s="370">
+      <c r="I512" s="365" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="513" spans="2:9" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B513" s="249"/>
+      <c r="C513" s="255"/>
+      <c r="D513" s="230">
         <v>1</v>
       </c>
-      <c r="E495" s="282" t="s">
+      <c r="E513" s="338" t="s">
+        <v>906</v>
+      </c>
+      <c r="F513" s="224">
+        <v>31</v>
+      </c>
+      <c r="G513" s="354" t="s">
+        <v>898</v>
+      </c>
+      <c r="H513" s="223"/>
+      <c r="I513" s="365"/>
+    </row>
+    <row r="514" spans="2:9" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B514" s="249"/>
+      <c r="C514" s="255"/>
+      <c r="D514" s="230">
+        <v>1</v>
+      </c>
+      <c r="E514" s="338" t="s">
+        <v>910</v>
+      </c>
+      <c r="F514" s="224"/>
+      <c r="G514" s="354"/>
+      <c r="H514" s="223"/>
+      <c r="I514" s="365"/>
+    </row>
+    <row r="515" spans="2:9" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B515" s="249"/>
+      <c r="C515" s="255"/>
+      <c r="D515" s="230">
+        <v>1</v>
+      </c>
+      <c r="E515" s="338" t="s">
+        <v>913</v>
+      </c>
+      <c r="F515" s="224"/>
+      <c r="G515" s="354"/>
+      <c r="H515" s="223"/>
+      <c r="I515" s="365"/>
+    </row>
+    <row r="516" spans="2:9" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B516" s="249"/>
+      <c r="C516" s="255"/>
+      <c r="D516" s="230">
+        <v>1</v>
+      </c>
+      <c r="E516" s="338" t="s">
+        <v>921</v>
+      </c>
+      <c r="F516" s="224"/>
+      <c r="G516" s="354"/>
+      <c r="H516" s="223"/>
+      <c r="I516" s="365"/>
+    </row>
+    <row r="517" spans="2:9" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B517" s="249"/>
+      <c r="C517" s="255"/>
+      <c r="D517" s="230">
+        <v>3</v>
+      </c>
+      <c r="E517" s="338" t="s">
+        <v>887</v>
+      </c>
+      <c r="F517" s="224"/>
+      <c r="G517" s="355"/>
+      <c r="H517" s="223"/>
+      <c r="I517" s="365"/>
+    </row>
+    <row r="518" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B518" s="249"/>
+      <c r="C518" s="255"/>
+      <c r="D518" s="230">
+        <v>8</v>
+      </c>
+      <c r="E518" s="338" t="s">
+        <v>785</v>
+      </c>
+      <c r="F518" s="225"/>
+      <c r="G518" s="355"/>
+      <c r="H518" s="223"/>
+      <c r="I518" s="366"/>
+    </row>
+    <row r="519" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B519" s="249"/>
+      <c r="C519" s="255"/>
+      <c r="D519" s="230">
+        <v>10</v>
+      </c>
+      <c r="E519" s="338" t="s">
+        <v>912</v>
+      </c>
+      <c r="F519" s="225"/>
+      <c r="G519" s="355"/>
+      <c r="H519" s="223"/>
+      <c r="I519" s="366"/>
+    </row>
+    <row r="520" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B520" s="249"/>
+      <c r="C520" s="255"/>
+      <c r="D520" s="230">
+        <v>10</v>
+      </c>
+      <c r="E520" s="338" t="s">
+        <v>781</v>
+      </c>
+      <c r="F520" s="224"/>
+      <c r="G520" s="354"/>
+      <c r="H520" s="223"/>
+      <c r="I520" s="366"/>
+    </row>
+    <row r="521" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B521" s="249"/>
+      <c r="C521" s="255"/>
+      <c r="D521" s="230">
+        <v>10</v>
+      </c>
+      <c r="E521" s="338" t="s">
+        <v>935</v>
+      </c>
+      <c r="F521" s="224"/>
+      <c r="G521" s="354"/>
+      <c r="H521" s="223"/>
+      <c r="I521" s="366"/>
+    </row>
+    <row r="522" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B522" s="249"/>
+      <c r="C522" s="255"/>
+      <c r="D522" s="230">
+        <v>11</v>
+      </c>
+      <c r="E522" s="338" t="s">
+        <v>796</v>
+      </c>
+      <c r="F522" s="224"/>
+      <c r="G522" s="354"/>
+      <c r="H522" s="223"/>
+      <c r="I522" s="366"/>
+    </row>
+    <row r="523" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B523" s="249"/>
+      <c r="C523" s="255"/>
+      <c r="D523" s="230">
+        <v>11</v>
+      </c>
+      <c r="E523" s="338" t="s">
+        <v>914</v>
+      </c>
+      <c r="F523" s="224"/>
+      <c r="G523" s="354"/>
+      <c r="H523" s="223"/>
+      <c r="I523" s="366"/>
+    </row>
+    <row r="524" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B524" s="251"/>
+      <c r="C524" s="256"/>
+      <c r="D524" s="230">
+        <v>15</v>
+      </c>
+      <c r="E524" s="338" t="s">
+        <v>795</v>
+      </c>
+      <c r="F524" s="224"/>
+      <c r="G524" s="354"/>
+      <c r="H524" s="223"/>
+      <c r="I524" s="366"/>
+    </row>
+    <row r="525" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B525" s="237">
+        <v>2027</v>
+      </c>
+      <c r="C525" s="240" t="s">
+        <v>42</v>
+      </c>
+      <c r="D525" s="227">
+        <v>1</v>
+      </c>
+      <c r="E525" s="347" t="s">
+        <v>918</v>
+      </c>
+      <c r="F525" s="222">
+        <v>12</v>
+      </c>
+      <c r="G525" s="353" t="s">
+        <v>623</v>
+      </c>
+      <c r="H525" s="229">
+        <v>11</v>
+      </c>
+      <c r="I525" s="364" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="526" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B526" s="238"/>
+      <c r="C526" s="241"/>
+      <c r="D526" s="230">
+        <v>1</v>
+      </c>
+      <c r="E526" s="328" t="s">
+        <v>889</v>
+      </c>
+      <c r="F526" s="225">
+        <v>15</v>
+      </c>
+      <c r="G526" s="349" t="s">
+        <v>956</v>
+      </c>
+      <c r="H526" s="223">
+        <v>11</v>
+      </c>
+      <c r="I526" s="365" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="527" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B527" s="238"/>
+      <c r="C527" s="241"/>
+      <c r="D527" s="230">
+        <v>1</v>
+      </c>
+      <c r="E527" s="328" t="s">
+        <v>895</v>
+      </c>
+      <c r="F527" s="225">
+        <v>20</v>
+      </c>
+      <c r="G527" s="349" t="s">
+        <v>943</v>
+      </c>
+      <c r="H527" s="223">
+        <v>14</v>
+      </c>
+      <c r="I527" s="365" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="528" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B528" s="238"/>
+      <c r="C528" s="241"/>
+      <c r="D528" s="230">
+        <v>1</v>
+      </c>
+      <c r="E528" s="328" t="s">
+        <v>952</v>
+      </c>
+      <c r="F528" s="225">
+        <v>28</v>
+      </c>
+      <c r="G528" s="349" t="s">
+        <v>934</v>
+      </c>
+      <c r="H528" s="223">
+        <v>15</v>
+      </c>
+      <c r="I528" s="365" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="529" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B529" s="238"/>
+      <c r="C529" s="241"/>
+      <c r="D529" s="230">
+        <v>8</v>
+      </c>
+      <c r="E529" s="328" t="s">
+        <v>911</v>
+      </c>
+      <c r="F529" s="225">
+        <v>31</v>
+      </c>
+      <c r="G529" s="349" t="s">
+        <v>932</v>
+      </c>
+      <c r="H529" s="223">
+        <v>15</v>
+      </c>
+      <c r="I529" s="365" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="530" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B530" s="238"/>
+      <c r="C530" s="241"/>
+      <c r="D530" s="230">
+        <v>11</v>
+      </c>
+      <c r="E530" s="328" t="s">
+        <v>859</v>
+      </c>
+      <c r="F530" s="225"/>
+      <c r="G530" s="355"/>
+      <c r="H530" s="223">
+        <v>22</v>
+      </c>
+      <c r="I530" s="365" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="531" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B531" s="238"/>
+      <c r="C531" s="241"/>
+      <c r="D531" s="230">
+        <v>14</v>
+      </c>
+      <c r="E531" s="328" t="s">
+        <v>925</v>
+      </c>
+      <c r="F531" s="225"/>
+      <c r="G531" s="355"/>
+      <c r="H531" s="223"/>
+      <c r="I531" s="366"/>
+    </row>
+    <row r="532" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B532" s="238"/>
+      <c r="C532" s="241"/>
+      <c r="D532" s="230">
+        <v>25</v>
+      </c>
+      <c r="E532" s="328" t="s">
+        <v>858</v>
+      </c>
+      <c r="F532" s="224"/>
+      <c r="G532" s="354"/>
+      <c r="H532" s="223"/>
+      <c r="I532" s="366"/>
+    </row>
+    <row r="533" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B533" s="238"/>
+      <c r="C533" s="241"/>
+      <c r="D533" s="230">
+        <v>26</v>
+      </c>
+      <c r="E533" s="328" t="s">
+        <v>615</v>
+      </c>
+      <c r="F533" s="224"/>
+      <c r="G533" s="354"/>
+      <c r="H533" s="223"/>
+      <c r="I533" s="366"/>
+    </row>
+    <row r="534" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B534" s="238"/>
+      <c r="C534" s="242"/>
+      <c r="D534" s="231">
+        <v>26</v>
+      </c>
+      <c r="E534" s="346" t="s">
+        <v>794</v>
+      </c>
+      <c r="F534" s="225"/>
+      <c r="G534" s="356"/>
+      <c r="H534" s="232"/>
+      <c r="I534" s="369"/>
+    </row>
+    <row r="535" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B535" s="238"/>
+      <c r="C535" s="252" t="s">
+        <v>5</v>
+      </c>
+      <c r="D535" s="221">
+        <v>2</v>
+      </c>
+      <c r="E535" s="328" t="s">
+        <v>924</v>
+      </c>
+      <c r="F535" s="228">
+        <v>1</v>
+      </c>
+      <c r="G535" s="361" t="s">
+        <v>937</v>
+      </c>
+      <c r="H535" s="223"/>
+      <c r="I535" s="366"/>
+    </row>
+    <row r="536" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B536" s="238"/>
+      <c r="C536" s="253"/>
+      <c r="D536" s="221">
+        <v>7</v>
+      </c>
+      <c r="E536" s="328" t="s">
+        <v>953</v>
+      </c>
+      <c r="F536" s="224">
+        <v>17</v>
+      </c>
+      <c r="G536" s="357" t="s">
+        <v>833</v>
+      </c>
+      <c r="H536" s="223"/>
+      <c r="I536" s="366"/>
+    </row>
+    <row r="537" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B537" s="238"/>
+      <c r="C537" s="253"/>
+      <c r="D537" s="221">
+        <v>7</v>
+      </c>
+      <c r="E537" s="328" t="s">
+        <v>954</v>
+      </c>
+      <c r="F537" s="224"/>
+      <c r="G537" s="357"/>
+      <c r="H537" s="223"/>
+      <c r="I537" s="366"/>
+    </row>
+    <row r="538" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B538" s="238"/>
+      <c r="C538" s="253"/>
+      <c r="D538" s="221">
+        <v>11</v>
+      </c>
+      <c r="E538" s="328" t="s">
+        <v>946</v>
+      </c>
+      <c r="F538" s="224"/>
+      <c r="G538" s="357"/>
+      <c r="H538" s="223"/>
+      <c r="I538" s="366"/>
+    </row>
+    <row r="539" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B539" s="238"/>
+      <c r="C539" s="253"/>
+      <c r="D539" s="221">
+        <v>23</v>
+      </c>
+      <c r="E539" s="328" t="s">
+        <v>949</v>
+      </c>
+      <c r="F539" s="327"/>
+      <c r="G539" s="361"/>
+      <c r="H539" s="223"/>
+      <c r="I539" s="366"/>
+    </row>
+    <row r="540" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B540" s="238"/>
+      <c r="C540" s="253"/>
+      <c r="D540" s="221">
+        <v>23</v>
+      </c>
+      <c r="E540" s="329" t="s">
+        <v>589</v>
+      </c>
+      <c r="F540" s="386"/>
+      <c r="G540" s="385"/>
+      <c r="H540" s="223"/>
+      <c r="I540" s="366"/>
+    </row>
+    <row r="541" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B541" s="238"/>
+      <c r="C541" s="254"/>
+      <c r="D541" s="221">
+        <v>23</v>
+      </c>
+      <c r="E541" s="329" t="s">
+        <v>792</v>
+      </c>
+      <c r="F541" s="236"/>
+      <c r="G541" s="358"/>
+      <c r="H541" s="223"/>
+      <c r="I541" s="366"/>
+    </row>
+    <row r="542" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B542" s="238"/>
+      <c r="C542" s="252" t="s">
+        <v>7</v>
+      </c>
+      <c r="D542" s="227">
+        <v>2</v>
+      </c>
+      <c r="E542" s="333" t="s">
+        <v>865</v>
+      </c>
+      <c r="F542" s="224"/>
+      <c r="G542" s="387"/>
+      <c r="H542" s="229">
+        <v>15</v>
+      </c>
+      <c r="I542" s="364" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="543" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B543" s="238"/>
+      <c r="C543" s="253"/>
+      <c r="D543" s="230">
+        <v>9</v>
+      </c>
+      <c r="E543" s="335" t="s">
+        <v>948</v>
+      </c>
+      <c r="F543" s="224"/>
+      <c r="G543" s="388"/>
+      <c r="H543" s="223">
+        <v>31</v>
+      </c>
+      <c r="I543" s="365" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="544" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B544" s="238"/>
+      <c r="C544" s="253"/>
+      <c r="D544" s="230">
+        <v>16</v>
+      </c>
+      <c r="E544" s="335" t="s">
+        <v>789</v>
+      </c>
+      <c r="F544" s="224"/>
+      <c r="G544" s="388"/>
+      <c r="H544" s="223">
+        <v>31</v>
+      </c>
+      <c r="I544" s="365" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="545" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B545" s="238"/>
+      <c r="C545" s="253"/>
+      <c r="D545" s="230">
+        <v>18</v>
+      </c>
+      <c r="E545" s="335" t="s">
+        <v>871</v>
+      </c>
+      <c r="F545" s="224"/>
+      <c r="G545" s="388"/>
+      <c r="H545" s="384"/>
+      <c r="I545" s="384"/>
+    </row>
+    <row r="546" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B546" s="238"/>
+      <c r="C546" s="253"/>
+      <c r="D546" s="230">
+        <v>30</v>
+      </c>
+      <c r="E546" s="335" t="s">
+        <v>950</v>
+      </c>
+      <c r="F546" s="224"/>
+      <c r="G546" s="388"/>
+      <c r="H546" s="223"/>
+      <c r="I546" s="365"/>
+    </row>
+    <row r="547" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B547" s="238"/>
+      <c r="C547" s="253"/>
+      <c r="D547" s="230">
+        <v>30</v>
+      </c>
+      <c r="E547" s="335" t="s">
+        <v>920</v>
+      </c>
+      <c r="F547" s="224"/>
+      <c r="G547" s="388"/>
+      <c r="H547" s="223"/>
+      <c r="I547" s="366"/>
+    </row>
+    <row r="548" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B548" s="238"/>
+      <c r="C548" s="253"/>
+      <c r="D548" s="230">
+        <v>30</v>
+      </c>
+      <c r="E548" s="335" t="s">
+        <v>894</v>
+      </c>
+      <c r="F548" s="224"/>
+      <c r="G548" s="388"/>
+      <c r="H548" s="223"/>
+      <c r="I548" s="366"/>
+    </row>
+    <row r="549" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B549" s="238"/>
+      <c r="C549" s="254"/>
+      <c r="D549" s="230">
+        <v>31</v>
+      </c>
+      <c r="E549" s="335" t="s">
+        <v>690</v>
+      </c>
+      <c r="F549" s="224"/>
+      <c r="G549" s="381"/>
+      <c r="H549" s="232"/>
+      <c r="I549" s="369"/>
+    </row>
+    <row r="550" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B550" s="238"/>
+      <c r="C550" s="260" t="s">
+        <v>8</v>
+      </c>
+      <c r="D550" s="227">
+        <v>1</v>
+      </c>
+      <c r="E550" s="339" t="s">
+        <v>831</v>
+      </c>
+      <c r="F550" s="222">
+        <v>15</v>
+      </c>
+      <c r="G550" s="350" t="s">
+        <v>873</v>
+      </c>
+      <c r="H550" s="229"/>
+      <c r="I550" s="370"/>
+    </row>
+    <row r="551" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B551" s="238"/>
+      <c r="C551" s="255"/>
+      <c r="D551" s="230">
+        <v>1</v>
+      </c>
+      <c r="E551" s="331" t="s">
+        <v>922</v>
+      </c>
+      <c r="F551" s="225">
+        <v>21</v>
+      </c>
+      <c r="G551" s="351" t="s">
+        <v>855</v>
+      </c>
+      <c r="H551" s="223"/>
+      <c r="I551" s="366"/>
+    </row>
+    <row r="552" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B552" s="238"/>
+      <c r="C552" s="255"/>
+      <c r="D552" s="230">
+        <v>6</v>
+      </c>
+      <c r="E552" s="334" t="s">
+        <v>896</v>
+      </c>
+      <c r="F552" s="327"/>
+      <c r="G552" s="358"/>
+      <c r="H552" s="223"/>
+      <c r="I552" s="366"/>
+    </row>
+    <row r="553" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B553" s="238"/>
+      <c r="C553" s="255"/>
+      <c r="D553" s="230">
+        <v>6</v>
+      </c>
+      <c r="E553" s="334" t="s">
+        <v>661</v>
+      </c>
+      <c r="F553" s="224"/>
+      <c r="G553" s="352"/>
+      <c r="H553" s="223"/>
+      <c r="I553" s="366"/>
+    </row>
+    <row r="554" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B554" s="238"/>
+      <c r="C554" s="255"/>
+      <c r="D554" s="230">
+        <v>13</v>
+      </c>
+      <c r="E554" s="334" t="s">
+        <v>903</v>
+      </c>
+      <c r="F554" s="224"/>
+      <c r="G554" s="352"/>
+      <c r="H554" s="223"/>
+      <c r="I554" s="366"/>
+    </row>
+    <row r="555" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B555" s="238"/>
+      <c r="C555" s="255"/>
+      <c r="D555" s="230">
+        <v>13</v>
+      </c>
+      <c r="E555" s="334" t="s">
+        <v>830</v>
+      </c>
+      <c r="F555" s="225"/>
+      <c r="G555" s="352"/>
+      <c r="H555" s="223"/>
+      <c r="I555" s="366"/>
+    </row>
+    <row r="556" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B556" s="238"/>
+      <c r="C556" s="255"/>
+      <c r="D556" s="230">
+        <v>13</v>
+      </c>
+      <c r="E556" s="334" t="s">
+        <v>909</v>
+      </c>
+      <c r="F556" s="225"/>
+      <c r="G556" s="352"/>
+      <c r="H556" s="223"/>
+      <c r="I556" s="366"/>
+    </row>
+    <row r="557" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B557" s="238"/>
+      <c r="C557" s="256"/>
+      <c r="D557" s="230">
+        <v>20</v>
+      </c>
+      <c r="E557" s="335" t="s">
+        <v>901</v>
+      </c>
+      <c r="F557" s="226"/>
+      <c r="G557" s="351"/>
+      <c r="H557" s="223"/>
+      <c r="I557" s="366"/>
+    </row>
+    <row r="558" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B558" s="238"/>
+      <c r="C558" s="260" t="s">
+        <v>674</v>
+      </c>
+      <c r="D558" s="227">
+        <v>1</v>
+      </c>
+      <c r="E558" s="333" t="s">
         <v>872</v>
       </c>
-      <c r="F495" s="365">
+      <c r="F558" s="228">
+        <v>12</v>
+      </c>
+      <c r="G558" s="348" t="s">
+        <v>878</v>
+      </c>
+      <c r="H558" s="229"/>
+      <c r="I558" s="370"/>
+    </row>
+    <row r="559" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B559" s="238"/>
+      <c r="C559" s="255"/>
+      <c r="D559" s="230">
+        <v>11</v>
+      </c>
+      <c r="E559" s="340" t="s">
+        <v>907</v>
+      </c>
+      <c r="F559" s="225">
+        <v>25</v>
+      </c>
+      <c r="G559" s="361" t="s">
+        <v>944</v>
+      </c>
+      <c r="H559" s="223"/>
+      <c r="I559" s="366"/>
+    </row>
+    <row r="560" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B560" s="238"/>
+      <c r="C560" s="255"/>
+      <c r="D560" s="230">
+        <v>13</v>
+      </c>
+      <c r="E560" s="340" t="s">
+        <v>945</v>
+      </c>
+      <c r="F560" s="225"/>
+      <c r="G560" s="361"/>
+      <c r="H560" s="223"/>
+      <c r="I560" s="366"/>
+    </row>
+    <row r="561" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B561" s="238"/>
+      <c r="C561" s="256"/>
+      <c r="D561" s="230">
+        <v>25</v>
+      </c>
+      <c r="E561" s="336" t="s">
+        <v>890</v>
+      </c>
+      <c r="F561" s="225"/>
+      <c r="G561" s="360"/>
+      <c r="H561" s="223"/>
+      <c r="I561" s="366"/>
+    </row>
+    <row r="562" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B562" s="238"/>
+      <c r="C562" s="260" t="s">
+        <v>10</v>
+      </c>
+      <c r="D562" s="227">
+        <v>1</v>
+      </c>
+      <c r="E562" s="340" t="s">
+        <v>947</v>
+      </c>
+      <c r="F562" s="228">
         <v>16</v>
       </c>
-      <c r="G495" s="358" t="s">
-[...2 lines deleted...]
-      <c r="H495" s="372">
+      <c r="G562" s="361" t="s">
+        <v>874</v>
+      </c>
+      <c r="H562" s="229">
+        <v>7</v>
+      </c>
+      <c r="I562" s="367" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="563" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B563" s="238"/>
+      <c r="C563" s="256"/>
+      <c r="D563" s="231"/>
+      <c r="E563" s="340"/>
+      <c r="F563" s="226">
+        <v>24</v>
+      </c>
+      <c r="G563" s="361" t="s">
+        <v>938</v>
+      </c>
+      <c r="H563" s="232"/>
+      <c r="I563" s="389"/>
+    </row>
+    <row r="564" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B564" s="238"/>
+      <c r="C564" s="219" t="s">
+        <v>11</v>
+      </c>
+      <c r="D564" s="231">
         <v>1</v>
       </c>
-      <c r="I495" s="300" t="s">
-[...12 lines deleted...]
-      <c r="F496" s="367">
+      <c r="E564" s="341" t="s">
+        <v>860</v>
+      </c>
+      <c r="F564" s="236"/>
+      <c r="G564" s="362"/>
+      <c r="H564" s="232">
         <v>23</v>
       </c>
-      <c r="G496" s="359" t="s">
-[...18 lines deleted...]
-      <c r="F497" s="367">
+      <c r="I564" s="365" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="565" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B565" s="238"/>
+      <c r="C565" s="252" t="s">
+        <v>12</v>
+      </c>
+      <c r="D565" s="227">
         <v>24</v>
       </c>
-      <c r="G497" s="359" t="s">
-[...81 lines deleted...]
-      <c r="I501" s="301" t="s">
+      <c r="E565" s="339" t="s">
+        <v>897</v>
+      </c>
+      <c r="F565" s="228"/>
+      <c r="G565" s="359"/>
+      <c r="H565" s="382">
+        <v>30</v>
+      </c>
+      <c r="I565" s="364" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="566" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B566" s="238"/>
+      <c r="C566" s="254"/>
+      <c r="D566" s="231">
+        <v>24</v>
+      </c>
+      <c r="E566" s="336" t="s">
+        <v>904</v>
+      </c>
+      <c r="F566" s="226"/>
+      <c r="G566" s="356"/>
+      <c r="H566" s="383"/>
+      <c r="I566" s="369"/>
+    </row>
+    <row r="567" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B567" s="238"/>
+      <c r="C567" s="252" t="s">
+        <v>13</v>
+      </c>
+      <c r="D567" s="230">
+        <v>1</v>
+      </c>
+      <c r="E567" s="334" t="s">
         <v>917</v>
       </c>
-    </row>
-[...75 lines deleted...]
-      <c r="D507" s="370">
+      <c r="F567" s="225"/>
+      <c r="G567" s="355"/>
+      <c r="H567" s="223"/>
+      <c r="I567" s="368"/>
+    </row>
+    <row r="568" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B568" s="238"/>
+      <c r="C568" s="254"/>
+      <c r="D568" s="230">
+        <v>7</v>
+      </c>
+      <c r="E568" s="335" t="s">
+        <v>616</v>
+      </c>
+      <c r="F568" s="225"/>
+      <c r="G568" s="355"/>
+      <c r="H568" s="223"/>
+      <c r="I568" s="368"/>
+    </row>
+    <row r="569" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B569" s="238"/>
+      <c r="C569" s="218" t="s">
+        <v>14</v>
+      </c>
+      <c r="D569" s="227">
+        <v>5</v>
+      </c>
+      <c r="E569" s="339" t="s">
+        <v>892</v>
+      </c>
+      <c r="F569" s="228"/>
+      <c r="G569" s="359"/>
+      <c r="H569" s="229"/>
+      <c r="I569" s="371"/>
+    </row>
+    <row r="570" spans="2:9" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="B570" s="239"/>
+      <c r="C570" s="219" t="s">
+        <v>875</v>
+      </c>
+      <c r="D570" s="233"/>
+      <c r="E570" s="342"/>
+      <c r="F570" s="234">
         <v>1</v>
       </c>
-      <c r="E507" s="362" t="s">
-[...683 lines deleted...]
-      <c r="G550" s="308" t="s">
+      <c r="G570" s="363" t="s">
         <v>876</v>
       </c>
-      <c r="H550" s="378"/>
-[...144 lines deleted...]
-      <c r="I570" s="262"/>
+      <c r="H570" s="235"/>
+      <c r="I570" s="372"/>
     </row>
     <row r="571" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="D571" s="109"/>
-[...3 lines deleted...]
-      <c r="I571" s="262"/>
+      <c r="D571" s="374"/>
+      <c r="E571" s="375"/>
+      <c r="F571" s="373"/>
+      <c r="G571" s="376"/>
+      <c r="H571" s="374"/>
+      <c r="I571" s="376"/>
     </row>
     <row r="572" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B572" s="84"/>
+      <c r="D572" s="109"/>
+      <c r="E572" s="215"/>
+      <c r="F572" s="214"/>
+      <c r="G572" s="213"/>
+      <c r="I572" s="213"/>
     </row>
     <row r="573" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="C573" s="108"/>
-      <c r="D573" s="108"/>
+      <c r="D573" s="109"/>
+      <c r="E573" s="215"/>
+      <c r="F573" s="214"/>
+      <c r="G573" s="213"/>
+      <c r="I573" s="213"/>
+    </row>
+    <row r="574" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="D574" s="109"/>
+      <c r="E574" s="215"/>
+      <c r="F574" s="214"/>
+      <c r="G574" s="213"/>
+      <c r="I574" s="213"/>
+    </row>
+    <row r="575" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="D575" s="109"/>
+      <c r="E575" s="215"/>
+      <c r="F575" s="214"/>
+      <c r="G575" s="213"/>
+      <c r="I575" s="213"/>
     </row>
     <row r="576" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="C576" s="108"/>
-[...19 lines deleted...]
-      <c r="B583" s="85"/>
+      <c r="D576" s="109"/>
+      <c r="E576" s="215"/>
+      <c r="F576" s="214"/>
+      <c r="G576" s="213"/>
+      <c r="I576" s="213"/>
+    </row>
+    <row r="577" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="C577" s="107"/>
+      <c r="D577" s="216"/>
+      <c r="E577" s="215"/>
+      <c r="F577" s="214"/>
+      <c r="G577" s="213"/>
+      <c r="I577" s="213"/>
+    </row>
+    <row r="578" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B578" s="84"/>
+      <c r="D578" s="109"/>
+      <c r="E578" s="215"/>
+      <c r="F578" s="214"/>
+      <c r="G578" s="213"/>
+      <c r="I578" s="213"/>
+    </row>
+    <row r="579" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="D579" s="109"/>
+      <c r="E579" s="215"/>
+      <c r="F579" s="214"/>
+      <c r="G579" s="213"/>
+      <c r="I579" s="213"/>
+    </row>
+    <row r="580" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="C580" s="107"/>
+      <c r="D580" s="216"/>
+      <c r="E580" s="215"/>
+      <c r="F580" s="214"/>
+      <c r="G580" s="213"/>
+      <c r="I580" s="213"/>
+    </row>
+    <row r="581" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="C581" s="107"/>
+      <c r="D581" s="216"/>
+      <c r="E581" s="215"/>
+      <c r="F581" s="214"/>
+      <c r="G581" s="213"/>
+      <c r="I581" s="213"/>
+    </row>
+    <row r="582" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="D582" s="109"/>
+      <c r="E582" s="215"/>
+      <c r="F582" s="214"/>
+      <c r="G582" s="213"/>
+      <c r="I582" s="213"/>
+    </row>
+    <row r="583" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="D583" s="109"/>
+      <c r="E583" s="215"/>
+      <c r="F583" s="214"/>
+      <c r="G583" s="213"/>
+      <c r="I583" s="213"/>
+    </row>
+    <row r="584" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="D584" s="109"/>
+      <c r="E584" s="215"/>
+      <c r="F584" s="214"/>
+      <c r="G584" s="213"/>
+      <c r="I584" s="213"/>
+    </row>
+    <row r="585" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="D585" s="109"/>
+      <c r="E585" s="215"/>
+      <c r="F585" s="214"/>
+      <c r="G585" s="213"/>
+      <c r="I585" s="213"/>
+    </row>
+    <row r="586" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="D586" s="109"/>
+      <c r="E586" s="215"/>
+      <c r="F586" s="214"/>
+      <c r="G586" s="213"/>
+      <c r="I586" s="213"/>
+    </row>
+    <row r="587" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="D587" s="109"/>
+      <c r="E587" s="215"/>
+      <c r="F587" s="214"/>
+      <c r="G587" s="213"/>
+      <c r="I587" s="213"/>
+    </row>
+    <row r="588" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="D588" s="109"/>
+      <c r="E588" s="215"/>
+      <c r="F588" s="214"/>
+      <c r="G588" s="213"/>
+      <c r="I588" s="213"/>
+    </row>
+    <row r="589" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="D589" s="109"/>
+      <c r="E589" s="215"/>
+      <c r="F589" s="214"/>
+      <c r="G589" s="213"/>
+      <c r="I589" s="213"/>
+    </row>
+    <row r="590" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="D590" s="109"/>
+      <c r="E590" s="215"/>
+      <c r="F590" s="214"/>
+      <c r="G590" s="213"/>
+      <c r="I590" s="213"/>
+    </row>
+    <row r="591" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="D591" s="109"/>
+      <c r="E591" s="217"/>
+      <c r="F591" s="214"/>
+      <c r="G591" s="213"/>
+      <c r="I591" s="213"/>
+    </row>
+    <row r="592" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B592" s="84"/>
+    </row>
+    <row r="593" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="C593" s="108"/>
+      <c r="D593" s="108"/>
+    </row>
+    <row r="596" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="C596" s="108"/>
+      <c r="D596" s="108"/>
+    </row>
+    <row r="597" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B597" s="85"/>
+      <c r="C597" s="108"/>
+      <c r="D597" s="108"/>
+    </row>
+    <row r="600" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="C600" s="108"/>
+      <c r="D600" s="108"/>
+    </row>
+    <row r="601" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="C601" s="108"/>
+      <c r="D601" s="108"/>
+    </row>
+    <row r="602" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B602" s="85"/>
+    </row>
+    <row r="603" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B603" s="85"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="E141:E142">
     <sortCondition ref="E141:E142"/>
   </sortState>
-  <mergeCells count="34">
-    <mergeCell ref="C435:C436"/>
+  <mergeCells count="36">
+    <mergeCell ref="C368:C375"/>
+    <mergeCell ref="C376:C387"/>
+    <mergeCell ref="C542:C549"/>
+    <mergeCell ref="C562:C563"/>
+    <mergeCell ref="C567:C568"/>
     <mergeCell ref="C423:C434"/>
     <mergeCell ref="C398:C406"/>
-    <mergeCell ref="C528:C529"/>
-[...2 lines deleted...]
-    <mergeCell ref="C357:C367"/>
+    <mergeCell ref="C495:C510"/>
     <mergeCell ref="C407:C422"/>
-    <mergeCell ref="C340:C356"/>
-[...4 lines deleted...]
-    <mergeCell ref="C461:C482"/>
     <mergeCell ref="B2:I2"/>
     <mergeCell ref="B119:I119"/>
     <mergeCell ref="B264:I264"/>
     <mergeCell ref="C297:C300"/>
     <mergeCell ref="C329:C334"/>
     <mergeCell ref="C311:C320"/>
     <mergeCell ref="C321:C328"/>
     <mergeCell ref="C307:C310"/>
     <mergeCell ref="B307:B387"/>
-    <mergeCell ref="B389:B519"/>
+    <mergeCell ref="C335:C339"/>
+    <mergeCell ref="C357:C367"/>
+    <mergeCell ref="C340:C356"/>
+    <mergeCell ref="B525:B570"/>
+    <mergeCell ref="C525:C534"/>
+    <mergeCell ref="C448:C454"/>
+    <mergeCell ref="C461:C482"/>
+    <mergeCell ref="B389:B524"/>
     <mergeCell ref="C455:C460"/>
-    <mergeCell ref="C507:C519"/>
-    <mergeCell ref="C335:C339"/>
+    <mergeCell ref="C511:C524"/>
     <mergeCell ref="C437:C447"/>
-    <mergeCell ref="C534:C540"/>
-[...1 lines deleted...]
-    <mergeCell ref="C546:C547"/>
+    <mergeCell ref="C550:C557"/>
+    <mergeCell ref="C558:C561"/>
+    <mergeCell ref="C565:C566"/>
     <mergeCell ref="C483:C494"/>
-    <mergeCell ref="C495:C506"/>
-    <mergeCell ref="C530:C533"/>
+    <mergeCell ref="C389:C397"/>
+    <mergeCell ref="C535:C541"/>
+    <mergeCell ref="C435:C436"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E6" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="E7" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="E8" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="E11" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="E23" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="E9" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="E10" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="E12" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
     <hyperlink ref="E13" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
     <hyperlink ref="E14" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
     <hyperlink ref="E15" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
     <hyperlink ref="E85" r:id="rId12" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
     <hyperlink ref="E16" r:id="rId13" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
     <hyperlink ref="E25" r:id="rId14" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
     <hyperlink ref="E26" r:id="rId15" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
     <hyperlink ref="E27" r:id="rId16" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
     <hyperlink ref="E48" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
     <hyperlink ref="E17" r:id="rId18" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
     <hyperlink ref="E19" r:id="rId19" xr:uid="{00000000-0004-0000-0000-000013000000}"/>
     <hyperlink ref="E77" r:id="rId20" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
     <hyperlink ref="E78" r:id="rId21" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
     <hyperlink ref="E21" r:id="rId22" xr:uid="{00000000-0004-0000-0000-000016000000}"/>
     <hyperlink ref="E22" r:id="rId23" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
@@ -14225,210 +14733,247 @@
     <hyperlink ref="E405" r:id="rId756" xr:uid="{3C908B60-8413-44C2-95FD-50AD63844049}"/>
     <hyperlink ref="E443" r:id="rId757" xr:uid="{A4A86965-4DCD-4790-BD18-EB872EDBE2A5}"/>
     <hyperlink ref="E412" r:id="rId758" xr:uid="{252C241F-B342-4E1C-A8EF-B0B7FD86DD20}"/>
     <hyperlink ref="E431" r:id="rId759" xr:uid="{373FD5F4-B6A5-44B0-849F-D6DCEC75D2A1}"/>
     <hyperlink ref="E424" r:id="rId760" xr:uid="{5921A351-8770-404F-AE69-93360503804C}"/>
     <hyperlink ref="G425" r:id="rId761" xr:uid="{6051B05F-4EC5-4094-93D1-566E576C109A}"/>
     <hyperlink ref="E418" r:id="rId762" xr:uid="{E5263F3E-9915-4F3C-B4ED-C617F98EB069}"/>
     <hyperlink ref="E400" r:id="rId763" xr:uid="{E5252CCB-2E64-4013-BD46-108491E04FA5}"/>
     <hyperlink ref="E439" r:id="rId764" display="KWF Call 2026-PoC-1" xr:uid="{E34719F3-9432-48D0-A6E2-7BD5B2EA2D72}"/>
     <hyperlink ref="E478" r:id="rId765" display="KWF Call 2026-PoC-1" xr:uid="{78801F9C-D3E1-4C39-AAE1-741B34B6A94A}"/>
     <hyperlink ref="E433" r:id="rId766" display="KWF Validation of Biomarkers (pre-proposal)" xr:uid="{E208FDB5-BB86-4FCF-BBC7-EC859526A0E3}"/>
     <hyperlink ref="G426" r:id="rId767" xr:uid="{3FBE1419-B817-4488-BEB5-78FA226C630F}"/>
     <hyperlink ref="E407" r:id="rId768" display="KWF Exploration Call 2026-3 (pre-proposal)" xr:uid="{F702653F-191D-46A1-BE1F-00F7B8464254}"/>
     <hyperlink ref="E417" r:id="rId769" xr:uid="{031E7380-374F-4B41-8065-B6846883D42B}"/>
     <hyperlink ref="E408" r:id="rId770" display="ZonMW Open Ronde 15 Goed Gebruik Geneesmiddelen (projectidee)" xr:uid="{DB92CD8E-10F8-4A5F-9927-FA295C8D27AC}"/>
     <hyperlink ref="G408" r:id="rId771" xr:uid="{F3392B9E-F2E8-4D61-83D6-1F09D1EA21DC}"/>
     <hyperlink ref="I409" r:id="rId772" display="AACR Anna D. Barker Basic Cancer Research Fellowship (LOI)" xr:uid="{0A8C4946-222E-45EB-B671-F52ABA7DEB0D}"/>
     <hyperlink ref="I408" r:id="rId773" display="NWO Vici (pre-proposal - expected deadline)" xr:uid="{DEB24387-AC3A-4867-9F8D-55F79920888A}"/>
     <hyperlink ref="G423" r:id="rId774" xr:uid="{C86A1509-8DC2-4A05-A801-A0E6D5EB37CC}"/>
     <hyperlink ref="G472" r:id="rId775" xr:uid="{A641C39A-977D-49A7-8D71-4B06F85EC06E}"/>
     <hyperlink ref="G409" r:id="rId776" xr:uid="{13C44949-ECA6-4201-8A70-0879D751F344}"/>
     <hyperlink ref="G428" r:id="rId777" xr:uid="{4B4DA3AA-B9F0-45F0-AF2E-0A2B3F73897B}"/>
     <hyperlink ref="G435" r:id="rId778" xr:uid="{1D46827D-3077-4332-BE46-C1DE403E320F}"/>
     <hyperlink ref="E420" r:id="rId779" xr:uid="{25558F41-6938-4788-82BE-20513B4F497C}"/>
     <hyperlink ref="E429" r:id="rId780" xr:uid="{ACFAB4E9-9576-417E-8F15-9B57BE215131}"/>
-    <hyperlink ref="E516" r:id="rId781" xr:uid="{A74D47AF-914C-45DF-952E-F44FE7ACE536}"/>
+    <hyperlink ref="E520" r:id="rId781" xr:uid="{A74D47AF-914C-45DF-952E-F44FE7ACE536}"/>
     <hyperlink ref="G455" r:id="rId782" xr:uid="{8C06DB26-C226-423E-8787-0935453C4474}"/>
     <hyperlink ref="E479" r:id="rId783" xr:uid="{269E9CFF-4750-4B88-B759-1F37F89F1B06}"/>
     <hyperlink ref="E451" r:id="rId784" xr:uid="{6C79BB79-9388-48DB-A904-3F7A32561DCE}"/>
-    <hyperlink ref="E514" r:id="rId785" xr:uid="{412B04CC-71BE-48C8-9EBE-F170A56C8F51}"/>
+    <hyperlink ref="E518" r:id="rId785" xr:uid="{412B04CC-71BE-48C8-9EBE-F170A56C8F51}"/>
     <hyperlink ref="E464" r:id="rId786" xr:uid="{3E4E6458-1BB2-4CDD-9EB2-35D0A6243811}"/>
     <hyperlink ref="E491" r:id="rId787" display="KWF Validation of Biomarkers (pre-proposal)" xr:uid="{996B3C0B-1483-4B56-BDEB-D3A7F9CDF8D4}"/>
-    <hyperlink ref="E528" r:id="rId788" display="KWF Validation of Biomarkers (pre-proposal)" xr:uid="{5F5AC61F-9FBB-4B74-8EC3-94765F259D86}"/>
+    <hyperlink ref="E540" r:id="rId788" display="KWF Validation of Biomarkers (pre-proposal)" xr:uid="{5F5AC61F-9FBB-4B74-8EC3-94765F259D86}"/>
     <hyperlink ref="E492" r:id="rId789" xr:uid="{BB44C8B1-4452-47B9-9060-244F55CF0401}"/>
-    <hyperlink ref="E529" r:id="rId790" display="KWF Implementation of Biomarkers 2027 (pre-proposal)" xr:uid="{F71AF9E0-5023-4D7D-8A73-EEC62876C5AD}"/>
+    <hyperlink ref="E541" r:id="rId790" display="KWF Implementation of Biomarkers 2027 (pre-proposal)" xr:uid="{F71AF9E0-5023-4D7D-8A73-EEC62876C5AD}"/>
     <hyperlink ref="E455" r:id="rId791" location="orientate-when" xr:uid="{10CC7C65-A7D2-4CBC-B90D-F170E3686EA8}"/>
-    <hyperlink ref="E527" r:id="rId792" location="orientate-when" display="ZonMw Onderzoek met Bestaande Data Ronde 3 (project idee)" xr:uid="{1129AE23-36D9-465D-91A1-558BB65E6E30}"/>
-[...1 lines deleted...]
-    <hyperlink ref="E517" r:id="rId794" xr:uid="{37EFA146-5EBF-4F37-99F4-F293EB4C1887}"/>
+    <hyperlink ref="E534" r:id="rId792" location="orientate-when" display="ZonMw Onderzoek met Bestaande Data Ronde 3 (project idee)" xr:uid="{1129AE23-36D9-465D-91A1-558BB65E6E30}"/>
+    <hyperlink ref="E524" r:id="rId793" xr:uid="{BD2ABCD7-7575-46A1-B885-77CCA78B13D8}"/>
+    <hyperlink ref="E522" r:id="rId794" xr:uid="{37EFA146-5EBF-4F37-99F4-F293EB4C1887}"/>
     <hyperlink ref="E449" r:id="rId795" xr:uid="{C2045275-A4DF-4482-B5D9-72EAAC0DACBB}"/>
     <hyperlink ref="E472" r:id="rId796" xr:uid="{75EA7914-2FE8-4EE0-97C9-C3F302D08A8B}"/>
     <hyperlink ref="E477" r:id="rId797" xr:uid="{D76F446D-22A7-47A0-B5D2-5929CE1626AD}"/>
     <hyperlink ref="E474" r:id="rId798" xr:uid="{E43A7AAA-10A2-4949-BB53-B724CFCAA321}"/>
     <hyperlink ref="G449" r:id="rId799" xr:uid="{5F937DDC-FFD4-45B1-8FD0-DC4E61C7FE90}"/>
     <hyperlink ref="G437" r:id="rId800" xr:uid="{309C83E5-CFCF-4FDB-882D-3A5C43AD9B3C}"/>
     <hyperlink ref="I448" r:id="rId801" xr:uid="{5E9BC9CD-C769-4EA5-B9BB-89E6B1AB11F7}"/>
     <hyperlink ref="I437" r:id="rId802" xr:uid="{1016A1E3-F35B-48A5-BBBC-1DF477BF355A}"/>
     <hyperlink ref="I470" r:id="rId803" display="AACR Gertrude B. Elion Cancer Research Award (LOI)" xr:uid="{DFA43C63-D586-47D7-8177-83B92D08F637}"/>
     <hyperlink ref="I439" r:id="rId804" xr:uid="{5D49554A-6346-4CBD-B9A7-195563A06878}"/>
     <hyperlink ref="I451" r:id="rId805" xr:uid="{B04B5071-C30D-4E76-86BA-18DF211152F3}"/>
     <hyperlink ref="I438" r:id="rId806" xr:uid="{CA1EFA6B-B051-44E3-98A2-BF5983533D43}"/>
     <hyperlink ref="I440" r:id="rId807" xr:uid="{E578FEA9-FC3A-490B-A01C-3D42080C6E38}"/>
     <hyperlink ref="I449" r:id="rId808" xr:uid="{0FB61FB5-BB83-4416-A18F-DF0341AF6A9F}"/>
     <hyperlink ref="G448" r:id="rId809" xr:uid="{15351CF8-9902-4E73-A654-F31EB6919E73}"/>
-    <hyperlink ref="G507" r:id="rId810" xr:uid="{B9623A9C-35FE-4406-B90A-F811FB2383AA}"/>
+    <hyperlink ref="G511" r:id="rId810" xr:uid="{B9623A9C-35FE-4406-B90A-F811FB2383AA}"/>
     <hyperlink ref="E441" r:id="rId811" xr:uid="{7C41268B-8315-42B5-8676-0367FBB3DE99}"/>
     <hyperlink ref="E448" r:id="rId812" xr:uid="{97F09599-92C3-4763-AEA5-BDE08F1C5E4F}"/>
     <hyperlink ref="G484" r:id="rId813" xr:uid="{106C434B-284A-4BD6-B2E3-353CFF77E786}"/>
     <hyperlink ref="E467" r:id="rId814" xr:uid="{211A2A1D-43F3-486F-89FF-A3A34E9CCBF0}"/>
     <hyperlink ref="E452" r:id="rId815" xr:uid="{098170E9-2FDB-4F57-8E3D-C9D7C6EBB366}"/>
     <hyperlink ref="E480" r:id="rId816" display="Health Holland Science for Industry Call 2026 (pre-proposal)" xr:uid="{7DE0BC98-6A48-453B-BC6A-BE767A87F3A1}"/>
     <hyperlink ref="E482" r:id="rId817" xr:uid="{ECA29DCF-B6B4-41F6-B48C-A5861BC6D78A}"/>
     <hyperlink ref="E444" r:id="rId818" xr:uid="{0D0D13B6-3A1E-4ADE-82E7-41EF1400DD63}"/>
     <hyperlink ref="E461" r:id="rId819" xr:uid="{379DA5C0-9FFB-49E7-9531-A32A6C87BC85}"/>
     <hyperlink ref="I469" r:id="rId820" location="commpass" xr:uid="{A723FCE6-604C-44F4-AB11-4052855EC533}"/>
-    <hyperlink ref="I508" r:id="rId821" location="commpass" display="MMRF CoMMpass Biospecimen Inventory Access (cycle 1)" xr:uid="{4F474E5D-0408-4087-BAAC-12CFE58DEF29}"/>
-    <hyperlink ref="I530" r:id="rId822" location="commpass" display="MMRF CoMMpass Biospecimen Inventory Access (cycle 1)" xr:uid="{34062A57-F900-42FD-8250-54B7BB359485}"/>
+    <hyperlink ref="I512" r:id="rId821" location="commpass" display="MMRF CoMMpass Biospecimen Inventory Access (cycle 1)" xr:uid="{4F474E5D-0408-4087-BAAC-12CFE58DEF29}"/>
+    <hyperlink ref="I542" r:id="rId822" location="commpass" display="MMRF CoMMpass Biospecimen Inventory Access (cycle 1)" xr:uid="{34062A57-F900-42FD-8250-54B7BB359485}"/>
     <hyperlink ref="G470" r:id="rId823" location="main" xr:uid="{F4877A51-5C67-44ED-9D65-5D08A5440626}"/>
     <hyperlink ref="I450" r:id="rId824" xr:uid="{F24DF9AD-D6DD-428B-BD48-A2D9A902161E}"/>
     <hyperlink ref="E462" r:id="rId825" xr:uid="{2211F61C-C8B7-4A1B-A66B-D2F4006812A5}"/>
     <hyperlink ref="E457" r:id="rId826" display="CCA deadline KWF Development call 2027" xr:uid="{014414F3-3774-4903-A7E8-81C5784E1EB8}"/>
     <hyperlink ref="E463" r:id="rId827" display="CCA deadline KWF YIG call 2027" xr:uid="{FC762AE5-8006-4CF3-B11B-20A34B05929F}"/>
     <hyperlink ref="E475" r:id="rId828" display="CCA deadline KWF Exploration call 2027-1" xr:uid="{E04805F6-AA99-4B20-B705-03E9DFD8EF86}"/>
     <hyperlink ref="E488" r:id="rId829" xr:uid="{64B421F8-D562-4E73-8A75-AC16E4FD79F3}"/>
     <hyperlink ref="I497" r:id="rId830" xr:uid="{665CB606-3CFB-47C1-8556-7A8F82909F7E}"/>
     <hyperlink ref="G496" r:id="rId831" display="Rising Tide Clinical Cancer Research" xr:uid="{2E754EEB-744E-45CC-BAB0-BBD81F7A1FFF}"/>
     <hyperlink ref="E500" r:id="rId832" display="NWO KIC Demand-driven Research by Consortia – XL" xr:uid="{D699C100-03A2-4580-863D-2EC26881B51E}"/>
     <hyperlink ref="E496" r:id="rId833" xr:uid="{624FA1F3-318D-438E-B6B4-CAE448BA058E}"/>
-    <hyperlink ref="E538" r:id="rId834" display="KWF 2027-1 Exploration (pre-proposal)" xr:uid="{C6576243-6188-4B3C-82A4-D868229587CD}"/>
-    <hyperlink ref="E534" r:id="rId835" display="KWF 2027 YIG (pre-proposal)" xr:uid="{9E355351-547D-4B0F-B623-AC0529EBC30E}"/>
+    <hyperlink ref="E555" r:id="rId834" display="KWF 2027-1 Exploration (pre-proposal)" xr:uid="{C6576243-6188-4B3C-82A4-D868229587CD}"/>
+    <hyperlink ref="E550" r:id="rId835" display="KWF 2027 YIG (pre-proposal)" xr:uid="{9E355351-547D-4B0F-B623-AC0529EBC30E}"/>
     <hyperlink ref="G461" r:id="rId836" xr:uid="{0CBAC6C8-57F2-47D8-A281-5615D18975A8}"/>
-    <hyperlink ref="G528" r:id="rId837" xr:uid="{4C23CFA3-2AF0-4B04-AE08-6A6B3CEB5FDB}"/>
-[...99 lines deleted...]
-    <hyperlink ref="E504" r:id="rId937" xr:uid="{5165CAF3-F100-4A29-A358-F23388970ADE}"/>
+    <hyperlink ref="E456" r:id="rId837" xr:uid="{4D268423-9627-4623-80BC-9283FC91D740}"/>
+    <hyperlink ref="E465" r:id="rId838" xr:uid="{2934226D-2F00-44EB-8FFB-1E220C0EA90C}"/>
+    <hyperlink ref="G525" r:id="rId839" xr:uid="{8BDC9191-0692-4609-9D51-FA9424A2206E}"/>
+    <hyperlink ref="E511" r:id="rId840" xr:uid="{9FA767E0-DB31-4490-9D37-6A30D2D13BC1}"/>
+    <hyperlink ref="I461" r:id="rId841" xr:uid="{80E5128C-7C04-40C9-9A01-F417E7B5EB7D}"/>
+    <hyperlink ref="I462" r:id="rId842" xr:uid="{2A8E0A0D-C345-4E28-87D0-2D5C98D6CA27}"/>
+    <hyperlink ref="E459" r:id="rId843" xr:uid="{83CB896E-882E-4C24-8901-51B9CEBA71B8}"/>
+    <hyperlink ref="E460" r:id="rId844" xr:uid="{C3D288B1-5934-43A0-AA97-852FA3CD5FDD}"/>
+    <hyperlink ref="E485" r:id="rId845" xr:uid="{AD32FA46-AEF0-42F6-9972-5326897A2A6B}"/>
+    <hyperlink ref="G471" r:id="rId846" xr:uid="{E7C79F3B-20D7-4C0A-9272-58DC27B9043B}"/>
+    <hyperlink ref="G497" r:id="rId847" xr:uid="{E69CCF39-C159-4F6F-9576-1900C9FEB08F}"/>
+    <hyperlink ref="G462" r:id="rId848" xr:uid="{1311343F-DAB7-4150-8F20-2B990477358F}"/>
+    <hyperlink ref="I463" r:id="rId849" xr:uid="{C75E9184-CD43-48B2-8747-FFB53104D8C6}"/>
+    <hyperlink ref="I483" r:id="rId850" xr:uid="{EE17B5DC-C618-486E-8F90-D456C006B0B2}"/>
+    <hyperlink ref="I455" r:id="rId851" display="Blood cancer united Discovery Grant Program" xr:uid="{B4D877C5-2FCE-4F0E-A4F7-A8F3386CC2F3}"/>
+    <hyperlink ref="I496" r:id="rId852" display="Blood cancer united Discovery Grant Program" xr:uid="{88841D45-8E69-48BE-965A-A50E598968B8}"/>
+    <hyperlink ref="G473" r:id="rId853" xr:uid="{69795400-FA53-44D1-B871-D907E5DAFE5E}"/>
+    <hyperlink ref="I456" r:id="rId854" xr:uid="{296DA36D-8864-4E00-B537-C96268EFD315}"/>
+    <hyperlink ref="I511" r:id="rId855" display="Melanoma Research Alliance Awards (LOI)" xr:uid="{1F71C69F-5DE4-411D-9528-DA8827EB4626}"/>
+    <hyperlink ref="E458" r:id="rId856" xr:uid="{4BB48BD5-F724-4002-8FDB-D72DAA6234F9}"/>
+    <hyperlink ref="E476" r:id="rId857" xr:uid="{4203C8C1-53B1-4F53-9D3C-5E7DE71DF501}"/>
+    <hyperlink ref="I465" r:id="rId858" xr:uid="{2BCC11EE-CF9B-4423-9E84-3858863B3609}"/>
+    <hyperlink ref="I464" r:id="rId859" xr:uid="{71257253-D943-42D2-B9D3-B1E2EBC88566}"/>
+    <hyperlink ref="I529" r:id="rId860" display="ASCO Global Oncology Young Investigator Award (LOI)" xr:uid="{9D290025-A190-4A0F-BA1C-20D48C3CAF7D}"/>
+    <hyperlink ref="G483" r:id="rId861" xr:uid="{513BE6DA-14F5-4969-BDED-526239133468}"/>
+    <hyperlink ref="G551" r:id="rId862" display="IHI Call 13 (short proposal)" xr:uid="{127AD1E5-DF52-434A-9296-45F01079541A}"/>
+    <hyperlink ref="G486" r:id="rId863" xr:uid="{82F590CE-3CE9-4BB0-9A95-CD59615DEAE2}"/>
+    <hyperlink ref="E468" r:id="rId864" display="Nierstichting Kolff+ 2027 (pre-proposal)" xr:uid="{C4C9727C-020B-4F29-A06F-A511550D7F9C}"/>
+    <hyperlink ref="E532" r:id="rId865" display="Nierstichting Kolff+ 2027 (pre-proposal)" xr:uid="{6C9448A9-5CA6-4ABD-9180-D7FF9857DCDD}"/>
+    <hyperlink ref="E530" r:id="rId866" display="Nierstichting Kolff+ 2027 (pre-proposal)" xr:uid="{05E1B845-4BFD-4355-B108-4FCC0545FED3}"/>
+    <hyperlink ref="G463" r:id="rId867" xr:uid="{46FD8739-A1D6-4375-A28C-A4C8009F227F}"/>
+    <hyperlink ref="G488" r:id="rId868" display="ERDERA Clinical Trial Call rare diseases (LOI)" xr:uid="{1A48740E-495B-46DF-A510-D2BC300486FC}"/>
+    <hyperlink ref="E533" r:id="rId869" display="NWO Veni (pre-proposal)" xr:uid="{9B163B7E-AEE1-483A-BA10-C0DCEE57FF30}"/>
+    <hyperlink ref="E470" r:id="rId870" xr:uid="{A0AF57FF-0ECD-4B76-AEF2-7F2E6E925A4D}"/>
+    <hyperlink ref="E469" r:id="rId871" location="orientate-when" xr:uid="{579FAB29-8A84-4A36-A43F-66F01D725C0E}"/>
+    <hyperlink ref="E542" r:id="rId872" location="orientate-when" display="ZonMw Goed Gebruik Geneesmiddelen Open Ronde 16 (project idee)" xr:uid="{F77FB214-91C6-4184-BAC5-34B0F1B89972}"/>
+    <hyperlink ref="E471" r:id="rId873" xr:uid="{C99FFE43-846E-4BA8-AB20-40311E4870D6}"/>
+    <hyperlink ref="E490" r:id="rId874" xr:uid="{8C19B261-498C-48FC-A841-322306E70CFE}"/>
+    <hyperlink ref="E499" r:id="rId875" xr:uid="{A40D5610-0932-4F0C-86E5-1B3BE84455E7}"/>
+    <hyperlink ref="E486" r:id="rId876" xr:uid="{2F43049A-C7CE-4B71-B805-C99C44A37225}"/>
+    <hyperlink ref="E497" r:id="rId877" xr:uid="{D44FF039-58CF-4DAF-A469-5A17DB7F3B36}"/>
+    <hyperlink ref="E553" r:id="rId878" xr:uid="{C3D15903-9908-4BCC-B735-6892BD49E90A}"/>
+    <hyperlink ref="E493" r:id="rId879" xr:uid="{5D1B2DFC-BAA7-429C-8F8E-83E637B9C7AB}"/>
+    <hyperlink ref="E512" r:id="rId880" xr:uid="{7A871AAE-C8D5-428D-8701-2BB68D9689C2}"/>
+    <hyperlink ref="E473" r:id="rId881" xr:uid="{1B371A29-210B-4519-ABE4-B1EA9DE91A58}"/>
+    <hyperlink ref="E495" r:id="rId882" display="Spits Foundation (pre-proposal)" xr:uid="{43293FE4-B7A0-404C-A18C-DCF19564CAD9}"/>
+    <hyperlink ref="E545" r:id="rId883" xr:uid="{9EA95708-2862-44A9-8B83-6C052A51BF3F}"/>
+    <hyperlink ref="E558" r:id="rId884" display="Spits Foundation (pre-proposal)" xr:uid="{3FE0E4BD-46C7-4CB8-AC93-DAFA032F0ED7}"/>
+    <hyperlink ref="G550" r:id="rId885" xr:uid="{B10B135C-ADDE-4F8D-8A65-90756B420AF4}"/>
+    <hyperlink ref="G562" r:id="rId886" xr:uid="{0D52257D-166F-49C8-A63A-1A18944470E9}"/>
+    <hyperlink ref="G570" r:id="rId887" display="Brain Tumour Charity Quest for Cures (LOI)" xr:uid="{FE9FDE8B-9D37-40C6-9303-43EEA72BF82A}"/>
+    <hyperlink ref="G499" r:id="rId888" xr:uid="{2CF691D7-4BDD-4112-BF9B-21F544D83FEF}"/>
+    <hyperlink ref="G558" r:id="rId889" display="Brain Tumour Charity Translational Award (outline)" xr:uid="{8A1CEC6A-EBD6-4806-A6FC-F23A7A9D82AB}"/>
+    <hyperlink ref="I485" r:id="rId890" xr:uid="{EE7BEF98-9D98-4214-8ABC-CF86337FD29D}"/>
+    <hyperlink ref="I495" r:id="rId891" display="Blood Cancer United Career Development Program (eligibility check deadline)" xr:uid="{E68A826F-1E1C-4CB1-8724-2FB59ED4780B}"/>
+    <hyperlink ref="I499" r:id="rId892" display="Blood Cancer United Career Development Program (eligibility check deadline)" xr:uid="{386DC18E-E403-4FBC-9FDE-7C42CCCCB90D}"/>
+    <hyperlink ref="I486" r:id="rId893" xr:uid="{CB89C77B-B63C-49B3-8F56-E09B07B1BB02}"/>
+    <hyperlink ref="I530" r:id="rId894" display="Blood Cancer United Translational Research Program (LOI)" xr:uid="{11F04E46-AFE2-48A0-9E96-7A2A00F743C3}"/>
+    <hyperlink ref="G487" r:id="rId895" xr:uid="{ED62B196-2CEB-4766-9279-5A17834F1B78}"/>
+    <hyperlink ref="I471" r:id="rId896" xr:uid="{F2BDF67A-9DC4-40D1-9F99-7BF22BB2D12C}"/>
+    <hyperlink ref="I500" r:id="rId897" xr:uid="{9A7DA702-74B4-4476-8613-6B1CF609CFAE}"/>
+    <hyperlink ref="E517" r:id="rId898" xr:uid="{79C00090-3AF8-441F-8D55-0777394E26F7}"/>
+    <hyperlink ref="G485" r:id="rId899" xr:uid="{B2F4B390-3AA2-41D3-98A1-7A142FD95593}"/>
+    <hyperlink ref="E510" r:id="rId900" display="NWO Perspectief round 2026-2027 (LOI)" xr:uid="{E6A5B003-5022-4B4F-8740-D0AB6519A5CC}"/>
+    <hyperlink ref="E561" r:id="rId901" display="NWO Perspectief round 2026-2027 (LOI)" xr:uid="{DF7E67B6-642A-495B-8B0F-D8CDCE66849B}"/>
+    <hyperlink ref="E526" r:id="rId902" xr:uid="{91FBFC15-9EA4-49DD-B43A-9D72A54E7805}"/>
+    <hyperlink ref="G495" r:id="rId903" xr:uid="{21EA68FA-4508-412E-88EB-4DED37AD42B6}"/>
+    <hyperlink ref="E569" r:id="rId904" xr:uid="{A6EACD8E-54ED-4263-AB14-C8823603A6FD}"/>
+    <hyperlink ref="E503" r:id="rId905" xr:uid="{108F49BB-CE31-46C8-88FE-FB5527ED8880}"/>
+    <hyperlink ref="E548" r:id="rId906" display="NWO KIC Innovatieve vroegdiagnostiek van MDL-ziekten (intentieverklaring)" xr:uid="{90E05A82-BD8A-4C0E-9489-ABCBFE489535}"/>
+    <hyperlink ref="E527" r:id="rId907" xr:uid="{8F6EAE62-3F7E-40E3-855A-A661A711C6CD}"/>
+    <hyperlink ref="E552" r:id="rId908" xr:uid="{B4C5C951-AE71-4944-B701-E8590F3C78E5}"/>
+    <hyperlink ref="E564" r:id="rId909" display="Nierstichting Kolff+ 2027 (pre-proposal)" xr:uid="{87D64FF2-AEBF-48FD-B30A-407C797A23C4}"/>
+    <hyperlink ref="E565" r:id="rId910" display="KWF EQUATOR-2027: Towards Equal and Inclusive Cancer Care (pre-proposal)" xr:uid="{091E7A68-672C-46A7-9979-8E4B9E14924F}"/>
+    <hyperlink ref="G513" r:id="rId911" xr:uid="{6D3E98C0-EC1C-49D3-B44C-00C86372ABE1}"/>
+    <hyperlink ref="I501" r:id="rId912" xr:uid="{821E88F1-2A99-499A-BAEB-6F873CBE3815}"/>
+    <hyperlink ref="E508" r:id="rId913" location="orientate-when" display="ZonMw PharmaNL Shared Development Infrastructure 2026" xr:uid="{99C49D1F-D2BD-4779-BED5-24419995FBE7}"/>
+    <hyperlink ref="E557" r:id="rId914" location="orientate-when" display="ZonMw PharmaNL Shared Development Infrastructure 2026" xr:uid="{E3C0D14F-B91A-44EB-B0C1-DA2A565CC9D0}"/>
+    <hyperlink ref="E506" r:id="rId915" xr:uid="{0E48DD6E-5EB3-4403-AEE5-728E8F205E41}"/>
+    <hyperlink ref="I484" r:id="rId916" xr:uid="{336AE5A8-4CD6-4A3C-B7B1-A0F511C31E5F}"/>
+    <hyperlink ref="I528" r:id="rId917" xr:uid="{45A17FD0-A270-4B2C-8BE7-0EA1F07E5584}"/>
+    <hyperlink ref="E489" r:id="rId918" xr:uid="{CBB3CA33-1DF2-44EC-8582-5A03AD7E750A}"/>
+    <hyperlink ref="E544" r:id="rId919" xr:uid="{20B94007-E139-4E7B-80D6-AB3E161F35D8}"/>
+    <hyperlink ref="E504" r:id="rId920" xr:uid="{ADE2D9B9-1105-4711-A39A-501FDE078659}"/>
+    <hyperlink ref="E513" r:id="rId921" location="orientate-when" xr:uid="{B8723432-6CD3-4974-BE23-7919CA82DDC2}"/>
+    <hyperlink ref="E559" r:id="rId922" location="orientate-when" display="ZonMw Clinical Fellows 2026 (project idea)" xr:uid="{2CC0BAE3-BEC2-4212-9319-A50FA7A02B28}"/>
+    <hyperlink ref="E498" r:id="rId923" xr:uid="{7D678D6F-B7EA-4DDD-B7E2-CCE70D5E8BFC}"/>
+    <hyperlink ref="E556" r:id="rId924" display="Open Science NL Infractructure Programme (LOI)" xr:uid="{E85422FE-D784-485D-B86B-CF9CEE23170B}"/>
+    <hyperlink ref="E514" r:id="rId925" xr:uid="{9F4E58A6-1322-4DF0-940C-E8A581686C03}"/>
+    <hyperlink ref="E529" r:id="rId926" xr:uid="{9D2AB31B-78F3-4916-8CF1-E51B42264ED1}"/>
+    <hyperlink ref="E519" r:id="rId927" xr:uid="{83788C50-F053-4C25-B5DD-C766099F56A2}"/>
+    <hyperlink ref="E515" r:id="rId928" xr:uid="{E1289A12-ECBD-4664-8399-BC27822E9CF8}"/>
+    <hyperlink ref="E523" r:id="rId929" xr:uid="{D2C1DE63-E479-4569-9EC6-44BE5A9FA2FD}"/>
+    <hyperlink ref="E494" r:id="rId930" xr:uid="{F2E7D3AE-D1D1-432D-A60D-E629B1E3E859}"/>
+    <hyperlink ref="I502" r:id="rId931" xr:uid="{0DB10388-EDD3-4C3D-BA0B-EE91CB1F2D5D}"/>
+    <hyperlink ref="E567" r:id="rId932" xr:uid="{F71CFF7B-1C2D-4AFE-ADEE-BD9DC2D947D9}"/>
+    <hyperlink ref="G512" r:id="rId933" display="UEG Research Prize" xr:uid="{3F048169-7FB8-485E-AD67-B2EF7E49894F}"/>
+    <hyperlink ref="E525" r:id="rId934" xr:uid="{7F0FC41F-EB24-4316-9289-15149B036175}"/>
+    <hyperlink ref="E507" r:id="rId935" xr:uid="{5165CAF3-F100-4A29-A358-F23388970ADE}"/>
+    <hyperlink ref="E547" r:id="rId936" xr:uid="{50431D5E-D045-4D4D-BE98-AFC6A8A254BD}"/>
+    <hyperlink ref="E516" r:id="rId937" xr:uid="{81A7E111-EF1A-44ED-8EE0-DA17B004CD85}"/>
+    <hyperlink ref="E551" r:id="rId938" display="Nefkens Adrenal Cancer Foundation Research Grant (pre-proposal)" xr:uid="{4B16F0A1-FE8C-4613-8B32-601B13560A10}"/>
+    <hyperlink ref="E509" r:id="rId939" xr:uid="{02F12E47-25A9-48B6-B335-6AB52500EDF6}"/>
+    <hyperlink ref="E535" r:id="rId940" display="Biotech Booster level 1 (pre-application)" xr:uid="{32E83810-1F1C-4D31-BE30-5B3EFD38C2ED}"/>
+    <hyperlink ref="E528" r:id="rId941" display="NVGE proefschriftprijs 2027" xr:uid="{934FA43E-CA82-423E-B976-88AC7659918A}"/>
+    <hyperlink ref="E531" r:id="rId942" xr:uid="{16C18137-2EED-47A5-BCB1-5D18D43425D4}"/>
+    <hyperlink ref="I525" r:id="rId943" xr:uid="{CFB3DC9A-E347-41F1-9220-F20F57C16580}"/>
+    <hyperlink ref="I526" r:id="rId944" xr:uid="{368182C5-0576-4FD8-9398-CDE7D3B68544}"/>
+    <hyperlink ref="I543" r:id="rId945" display="DIPG New Investigator Grant (LOI)" xr:uid="{12DC23F0-F9EC-408C-8EE1-35362FDAD355}"/>
+    <hyperlink ref="I544" r:id="rId946" display="DIPG Game Changer Grant (LOI)" xr:uid="{7F5DA3B3-F550-433B-95DF-3696BFD635E8}"/>
+    <hyperlink ref="I562" r:id="rId947" xr:uid="{3EA2497D-A8E6-44AA-A9CC-0D54CAA95E3C}"/>
+    <hyperlink ref="I565" r:id="rId948" display="DIPG Fellowship Grant (LOI)" xr:uid="{B43F5F0D-4D17-4086-A17A-68F8A6AFB82F}"/>
+    <hyperlink ref="E505" r:id="rId949" xr:uid="{1ABD8632-886D-45DE-B296-1FAC89067DDD}"/>
+    <hyperlink ref="E521" r:id="rId950" xr:uid="{402A23E8-2EC3-4B11-B638-F855A654C044}"/>
+    <hyperlink ref="I527" r:id="rId951" xr:uid="{9566A054-80A1-4C85-A4C7-F6887CA56CC3}"/>
+    <hyperlink ref="G535" r:id="rId952" xr:uid="{3641BFFA-9972-4AEA-AD5F-95284ADBE28E}"/>
+    <hyperlink ref="G563" r:id="rId953" display="ERDERA Joint Transnational Call 2027 (pre-proposal)" xr:uid="{DE938626-611B-4916-99D4-5C96C8EAE594}"/>
+    <hyperlink ref="E549" r:id="rId954" xr:uid="{34948FBA-B618-4326-B2F9-D1BEFE4E0BBA}"/>
+    <hyperlink ref="I498" r:id="rId955" xr:uid="{997651E5-B365-4EB4-98B8-241A7BADCE9B}"/>
+    <hyperlink ref="E501" r:id="rId956" xr:uid="{04425FA9-82F6-42DA-8C3C-B9B713EDB3DA}"/>
+    <hyperlink ref="E502" r:id="rId957" xr:uid="{C265D8AD-0009-488F-BA98-77E3FE947A5C}"/>
+    <hyperlink ref="G498" r:id="rId958" xr:uid="{CC582C1F-7B60-41F0-9DF2-75CE857F884C}"/>
+    <hyperlink ref="G559" r:id="rId959" display="EP PerMed Joint Transnational Call (JTC) 2027" xr:uid="{5901111D-7F83-4E49-8D9E-855AEA434251}"/>
+    <hyperlink ref="E560" r:id="rId960" xr:uid="{1894881E-30C7-4371-B607-BABBCF9FB045}"/>
+    <hyperlink ref="E538" r:id="rId961" xr:uid="{0C660E46-A0FE-4096-A2B6-FDD3F8F9EDED}"/>
+    <hyperlink ref="E562" r:id="rId962" display="NWO Large Scale Research Infrastructure (LOI)" xr:uid="{ABFEF737-FF2B-40D4-ADF4-C2368C7E7030}"/>
+    <hyperlink ref="E543" r:id="rId963" xr:uid="{87E24563-29EB-4855-AE70-C9812D8F40E2}"/>
+    <hyperlink ref="E568" r:id="rId964" display="NWO Vici (pre-proposal)" xr:uid="{78410217-F9E4-4F3B-A6F0-3E92047D4C2D}"/>
+    <hyperlink ref="E539" r:id="rId965" xr:uid="{B9A64A61-C058-4808-95DF-373ADEB5E48A}"/>
+    <hyperlink ref="E546" r:id="rId966" xr:uid="{36A07DEA-4DC2-4745-A999-A8CCCA218FA2}"/>
+    <hyperlink ref="G536" r:id="rId967" xr:uid="{EDE0FA27-3BED-4729-9961-4873FA36C181}"/>
+    <hyperlink ref="E536" r:id="rId968" xr:uid="{83C6D0B5-BE0D-43D5-B983-D1175C9450CF}"/>
+    <hyperlink ref="E537" r:id="rId969" xr:uid="{356D941D-84BE-4000-94E9-652310CB61ED}"/>
+    <hyperlink ref="I564" r:id="rId970" xr:uid="{AAF43B9E-6DB7-4697-AC5F-7EF8C4882F3B}"/>
+    <hyperlink ref="G529" r:id="rId971" display="UvA Seed Grant" xr:uid="{698714C7-3D8B-4D7F-8B6A-EBE55203CDED}"/>
+    <hyperlink ref="G528" r:id="rId972" display="IASLC Translational Thoracic Oncology Research Grants" xr:uid="{9FD7A621-1A82-43BF-9F82-E5C753503D55}"/>
+    <hyperlink ref="G527" r:id="rId973" display="NWO KIC Mobile and modular imaging technology for a healthy and safe society" xr:uid="{678BFADB-3A60-4735-86C1-3C310C19A268}"/>
+    <hyperlink ref="G526" r:id="rId974" xr:uid="{79685735-2B08-4353-B0B9-C4A4CDC8BBD0}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId938"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId975"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkbladen</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Overview calendar all grants</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>