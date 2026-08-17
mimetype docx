--- v0 (2026-06-17)
+++ v1 (2026-08-17)
@@ -28,51 +28,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9502" w:type="dxa"/>
         <w:tblInd w:w="-293" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="120" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="483"/>
         <w:gridCol w:w="9019"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B06B39" w:rsidRPr="005D6ECA" w14:paraId="5B26910F" w14:textId="77777777" w:rsidTr="00FD12DA">
+      <w:tr w:rsidR="00B06B39" w:rsidRPr="00D54949" w14:paraId="5B26910F" w14:textId="77777777" w:rsidTr="00FD12DA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9502" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F15D7C4" w14:textId="14C024F1" w:rsidR="00B06B39" w:rsidRPr="00853D06" w:rsidRDefault="00CA3AF9" w:rsidP="00450DE9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1272"/>
                 <w:tab w:val="left" w:pos="-744"/>
                 <w:tab w:val="left" w:pos="-24"/>
                 <w:tab w:val="left" w:pos="260"/>
                 <w:tab w:val="left" w:pos="487"/>
                 <w:tab w:val="left" w:pos="997"/>
                 <w:tab w:val="left" w:pos="1416"/>
                 <w:tab w:val="left" w:pos="2136"/>
                 <w:tab w:val="left" w:pos="2856"/>
                 <w:tab w:val="left" w:pos="3576"/>
                 <w:tab w:val="left" w:pos="4296"/>
@@ -91,51 +91,51 @@
                 <w:tab w:val="left" w:pos="13656"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="003741"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B6FDB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="003741"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="248D265F" wp14:editId="41CA24FA">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="248D265F" wp14:editId="68F913CB">
                   <wp:extent cx="2980690" cy="496570"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="20" name="Afbeelding 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 20"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
@@ -499,51 +499,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED086F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Title of the project:</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED086F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B06B39" w:rsidRPr="005D6ECA" w14:paraId="277A4D68" w14:textId="77777777" w:rsidTr="00FD12DA">
+      <w:tr w:rsidR="00B06B39" w:rsidRPr="00D54949" w14:paraId="277A4D68" w14:textId="77777777" w:rsidTr="00FD12DA">
         <w:trPr>
           <w:trHeight w:val="1261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27AD8834" w14:textId="3E0C2DFD" w:rsidR="00B06B39" w:rsidRPr="00ED086F" w:rsidRDefault="005B6FDB" w:rsidP="00450DE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED086F">
@@ -1005,51 +1005,51 @@
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4221CEEA" w14:textId="492E177B" w:rsidR="005B1004" w:rsidRPr="00ED086F" w:rsidRDefault="00B06B39" w:rsidP="00853D06">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED086F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B06B39" w:rsidRPr="005D6ECA" w14:paraId="481243AE" w14:textId="77777777" w:rsidTr="00FD12DA">
+      <w:tr w:rsidR="00B06B39" w:rsidRPr="00D54949" w14:paraId="481243AE" w14:textId="77777777" w:rsidTr="00FD12DA">
         <w:trPr>
           <w:trHeight w:val="982"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08F1BC83" w14:textId="68E3EC63" w:rsidR="00B06B39" w:rsidRPr="00ED086F" w:rsidRDefault="005B6FDB" w:rsidP="00853D06">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED086F">
@@ -1106,51 +1106,51 @@
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DE07C6E" w14:textId="0847954A" w:rsidR="005B6FDB" w:rsidRPr="00ED086F" w:rsidRDefault="00B06B39" w:rsidP="00853D06">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED086F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>In case of a re-submission, please explain why your project was rejected and provide the reviewer comments if applicable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0AF9" w:rsidRPr="005D6ECA" w14:paraId="10C7C933" w14:textId="77777777" w:rsidTr="00FD12DA">
+      <w:tr w:rsidR="00AA0AF9" w:rsidRPr="00D54949" w14:paraId="10C7C933" w14:textId="77777777" w:rsidTr="00FD12DA">
         <w:trPr>
           <w:trHeight w:val="966"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63F46AB1" w14:textId="0175A6EB" w:rsidR="00AA0AF9" w:rsidRPr="00ED086F" w:rsidRDefault="005B6FDB" w:rsidP="00853D06">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED086F">
               <w:rPr>
@@ -1243,51 +1243,51 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED086F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidR="00AA0AF9" w:rsidRPr="00ED086F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ist your own published work that is relevant for the proposed research.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0AF9" w:rsidRPr="005D6ECA" w14:paraId="047542E1" w14:textId="77777777" w:rsidTr="00FD12DA">
+      <w:tr w:rsidR="00AA0AF9" w:rsidRPr="00D54949" w14:paraId="047542E1" w14:textId="77777777" w:rsidTr="00FD12DA">
         <w:trPr>
           <w:trHeight w:val="1389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D724475" w14:textId="7591B3BB" w:rsidR="00AA0AF9" w:rsidRPr="00ED086F" w:rsidRDefault="005B6FDB" w:rsidP="00853D06">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED086F">
               <w:rPr>
@@ -1320,62 +1320,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED086F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Suggest at least 5 reviewers (from Amsterdam UMC, do not suggest </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidRPr="00ED086F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
-                <w:t>mem</w:t>
-[...10 lines deleted...]
-                <w:t>bers</w:t>
+                <w:t>members</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00ED086F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the internal KWF committee):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02AB6603" w14:textId="12F32357" w:rsidR="005B6FDB" w:rsidRPr="00ED086F" w:rsidRDefault="002B6C9F" w:rsidP="00853D06">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED086F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -1416,72 +1405,78 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="43F389F5" w14:textId="2F017DF7" w:rsidR="00BA3381" w:rsidRDefault="00BA3381" w:rsidP="00C87645">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5064BF7C" w14:textId="77777777" w:rsidR="00783B9B" w:rsidRDefault="00783B9B" w:rsidP="00C87645">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56F4B371" w14:textId="27A8C0D8" w:rsidR="00AA69D4" w:rsidRPr="00AA69D4" w:rsidRDefault="00AA69D4" w:rsidP="00AA69D4">
+    <w:p w14:paraId="56F4B371" w14:textId="7A069117" w:rsidR="00AA69D4" w:rsidRPr="00AA69D4" w:rsidRDefault="00AA69D4" w:rsidP="00AA69D4">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Call</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D6ECA">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>2027</w:t>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00D54949">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>26-2</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> DEVELOPMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0494DBE2" w14:textId="77777777" w:rsidR="00AA69D4" w:rsidRPr="00AA69D4" w:rsidRDefault="00AA69D4" w:rsidP="00AA69D4">
       <w:pPr>
         <w:spacing w:before="73"/>
         <w:ind w:right="488"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="en-US"/>
@@ -3699,125 +3694,102 @@
     <w:p w14:paraId="77B761D6" w14:textId="77777777" w:rsidR="00AA69D4" w:rsidRPr="00AA69D4" w:rsidRDefault="00AA69D4" w:rsidP="00AA69D4">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:spacing w:before="37"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="513151F1" w14:textId="77777777" w:rsidR="00AA69D4" w:rsidRPr="00AA69D4" w:rsidRDefault="00AA69D4" w:rsidP="00AA69D4">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="460"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Problem</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>description</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>(unmet</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>need</w:t>
-[...8 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>need)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C21667C" w14:textId="77777777" w:rsidR="00AA69D4" w:rsidRPr="00AA69D4" w:rsidRDefault="00AA69D4" w:rsidP="00AA69D4">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="460"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="33"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
@@ -3929,60 +3901,58 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>solution)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58659E61" w14:textId="77777777" w:rsidR="00AA69D4" w:rsidRPr="00AA69D4" w:rsidRDefault="00AA69D4" w:rsidP="00AA69D4">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="460"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="36"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Aims</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="4D79C87A" w14:textId="77777777" w:rsidR="00AA69D4" w:rsidRPr="00AA69D4" w:rsidRDefault="00AA69D4" w:rsidP="00AA69D4">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:spacing w:before="235"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="006FC0"/>
         </w:rPr>
         <w:t>Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="006FC0"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA69D4">
@@ -6106,236 +6076,162 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">experiments. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Are</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>any</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>model</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>limitations</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-        <w:t>?</w:t>
+      <w:r w:rsidRPr="00AA69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>anticipated?</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Describe</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...73 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00AA69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA69D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>possible contingency plans.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A58029F" w14:textId="77777777" w:rsidR="00AA69D4" w:rsidRPr="00AA69D4" w:rsidRDefault="00AA69D4" w:rsidP="00AA69D4">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:spacing w:before="199"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="006FC0"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Collaboration</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D6977F0" w14:textId="77777777" w:rsidR="00AA69D4" w:rsidRPr="00AA69D4" w:rsidRDefault="00AA69D4" w:rsidP="00AA69D4">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:spacing w:before="52" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="675"/>
       </w:pPr>
@@ -6790,65 +6686,56 @@
         <w:t>advisors,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>patient</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-        <w:t>,</w:t>
+      <w:r w:rsidRPr="00AA69D4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>organisations,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>commercial partners, working groups, etc.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B5D47B4" w14:textId="77777777" w:rsidR="00AA69D4" w:rsidRPr="00AA69D4" w:rsidRDefault="00AA69D4" w:rsidP="00AA69D4">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:spacing w:before="196"/>
         <w:ind w:left="100" w:right="538"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA69D4">
@@ -9190,51 +9077,51 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="120" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2511"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1171"/>
         <w:gridCol w:w="1169"/>
         <w:gridCol w:w="1171"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA69D4" w:rsidRPr="005D6ECA" w14:paraId="24288663" w14:textId="77777777" w:rsidTr="005F3644">
+      <w:tr w:rsidR="00AA69D4" w:rsidRPr="00D54949" w14:paraId="24288663" w14:textId="77777777" w:rsidTr="005F3644">
         <w:trPr>
           <w:trHeight w:val="438"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2511" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
           <w:p w14:paraId="3AE964A8" w14:textId="77777777" w:rsidR="00AA69D4" w:rsidRPr="00AA69D4" w:rsidRDefault="00AA69D4" w:rsidP="005F3644">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA69D4">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Personnel</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA69D4">
               <w:rPr>
                 <w:spacing w:val="-11"/>
@@ -10306,67 +10193,51 @@
       </w:r>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>further information on personnel costs, material expenses, fees for external service</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t xml:space="preserve">providers, external inclusion </w:t>
-[...15 lines deleted...]
-        <w:t>, or any other additional costs.</w:t>
+        <w:t>providers, external inclusion centres, or any other additional costs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BEAF0FF" w14:textId="77777777" w:rsidR="00AA69D4" w:rsidRPr="00AA69D4" w:rsidRDefault="00AA69D4" w:rsidP="00AA69D4">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
         <w:spacing w:before="198"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA69D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Development</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F2C4725" w14:textId="77777777" w:rsidR="00AA69D4" w:rsidRPr="00AA69D4" w:rsidRDefault="00AA69D4" w:rsidP="00AA69D4">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:spacing w:before="260"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -11460,87 +11331,83 @@
                             <w:rPr>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>Project</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>leader</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>and</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>project</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-2"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>number</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="2B862E92" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textbox 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:793.6pt;width:174.5pt;height:14.15pt;z-index:-251653120;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJJzuimAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfKPyDuMbuWkrQrr6M0UatK&#10;UVsp7QdgFryoC0MY7F3/fQe8tqv2VuUCw8zweO8Nq/vJDWyvI1rwLa8XFWfaK+is37b8549P1+85&#10;wyR9JwfwuuUHjfx+ffVuNYZGL6GHodOREYjHZgwt71MKjRCoeu0kLiBoT0UD0clEx7gVXZQjobtB&#10;LKvqVowQuxBBaUTKPh2LfF3wjdEqfTMGdWJDy4lbKmss6yavYr2SzTbK0Fs105D/wcJJ6+nRM9ST&#10;TJLtov0HylkVAcGkhQInwBirdNFAaurqLzUvvQy6aCFzMJxtwreDVV/3L+F7ZGn6CBMNsIjA8Azq&#10;F5I3YgzYzD3ZU2yQurPQyUSXd5LA6CJ5ezj7qafEFCWXy/q2vqGSolp99+GuusmGi8vtEDF91uBY&#10;DloeaV6Fgdw/Yzq2nlpmMsf3M5M0bSZmu0yaOnNmA92BtIw0zpbj605GzdnwxZNfefanIJ6CzSmI&#10;aXiE8kOyJA8PuwTGFgIX3JkADaJImD9NnvSf59J1+drr3wAAAP//AwBQSwMEFAAGAAgAAAAhAKbU&#10;dW7gAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMT8tugzAQvFfKP1gbqbfGgAJNKCaKqvZUqSqh&#10;hx4NdsAKXlPsJPTvuz01t52HZmeK3WwHdtGTNw4FxKsImMbWKYOdgM/69WEDzAeJSg4OtYAf7WFX&#10;Lu4KmSt3xUpfDqFjFII+lwL6EMacc9/22kq/cqNG0o5usjIQnDquJnmlcDvwJIoybqVB+tDLUT/3&#10;uj0dzlbA/gurF/P93nxUx8rU9TbCt+wkxP1y3j8BC3oO/2b4q0/VoaROjTuj8mwgvE5oS6Aj3Twm&#10;wMiy3sZENURlcZoCLwt+u6L8BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAknO6KYAQAA&#10;IgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKbUdW7g&#10;AAAADQEAAA8AAAAAAAAAAAAAAAAA8gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="442E72F9" w14:textId="77777777" w:rsidR="00AA69D4" w:rsidRDefault="00AA69D4">
                     <w:pPr>
                       <w:spacing w:before="19"/>
                       <w:ind w:left="20"/>
@@ -11719,83 +11586,52 @@
         <w:rFonts w:ascii="LucidaSansEF" w:hAnsi="LucidaSansEF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="299FE49C" w14:textId="50190A85" w:rsidR="00754D8D" w:rsidRPr="00BA3381" w:rsidRDefault="00BA3381" w:rsidP="00BA3381">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BA3381">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Project leader </w:t>
+      <w:t>Project leader and project number</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
   </w:p>
   <w:p w14:paraId="382BA816" w14:textId="77777777" w:rsidR="00ED086F" w:rsidRDefault="00ED086F"/>
   <w:p w14:paraId="6D13F2C3" w14:textId="77777777" w:rsidR="004C2D3C" w:rsidRDefault="004C2D3C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5605C94D" w14:textId="77777777" w:rsidR="00E2406A" w:rsidRDefault="00E2406A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="59E5F702" w14:textId="77777777" w:rsidR="00E2406A" w:rsidRDefault="00E2406A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
@@ -16827,53 +16663,52 @@
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1671063122">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="974136816">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="319385683">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1986818004">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1483739101">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="370233143">
     <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -17097,76 +16932,79 @@
     <w:rsid w:val="00C30420"/>
     <w:rsid w:val="00C32EA2"/>
     <w:rsid w:val="00C46F91"/>
     <w:rsid w:val="00C47376"/>
     <w:rsid w:val="00C50E5C"/>
     <w:rsid w:val="00C51B23"/>
     <w:rsid w:val="00C52F42"/>
     <w:rsid w:val="00C70E25"/>
     <w:rsid w:val="00C80807"/>
     <w:rsid w:val="00C84E3B"/>
     <w:rsid w:val="00C87645"/>
     <w:rsid w:val="00C962D8"/>
     <w:rsid w:val="00CA139E"/>
     <w:rsid w:val="00CA3AF9"/>
     <w:rsid w:val="00CA4993"/>
     <w:rsid w:val="00CB6082"/>
     <w:rsid w:val="00CE31CB"/>
     <w:rsid w:val="00CF42CC"/>
     <w:rsid w:val="00D10054"/>
     <w:rsid w:val="00D13BF3"/>
     <w:rsid w:val="00D16A4E"/>
     <w:rsid w:val="00D37C69"/>
     <w:rsid w:val="00D449F9"/>
     <w:rsid w:val="00D51239"/>
     <w:rsid w:val="00D528B6"/>
+    <w:rsid w:val="00D54949"/>
     <w:rsid w:val="00D71E83"/>
     <w:rsid w:val="00D80086"/>
     <w:rsid w:val="00D840AD"/>
     <w:rsid w:val="00DC199F"/>
     <w:rsid w:val="00DD02B6"/>
     <w:rsid w:val="00DD0A23"/>
     <w:rsid w:val="00DE4AE7"/>
     <w:rsid w:val="00DE5684"/>
     <w:rsid w:val="00DF6CBF"/>
     <w:rsid w:val="00E01B69"/>
     <w:rsid w:val="00E23853"/>
     <w:rsid w:val="00E2406A"/>
     <w:rsid w:val="00E94105"/>
     <w:rsid w:val="00EA6BB2"/>
     <w:rsid w:val="00EA7991"/>
     <w:rsid w:val="00EB444E"/>
     <w:rsid w:val="00EC51B2"/>
     <w:rsid w:val="00ED086F"/>
     <w:rsid w:val="00F02926"/>
     <w:rsid w:val="00F1505F"/>
     <w:rsid w:val="00F223F7"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F332A6"/>
     <w:rsid w:val="00F8440F"/>
     <w:rsid w:val="00F84FA8"/>
+    <w:rsid w:val="00F945AA"/>
     <w:rsid w:val="00FA5364"/>
+    <w:rsid w:val="00FA66C4"/>
     <w:rsid w:val="00FB2C86"/>
     <w:rsid w:val="00FB3618"/>
     <w:rsid w:val="00FB52A1"/>
     <w:rsid w:val="00FB73C2"/>
     <w:rsid w:val="00FC2FBD"/>
     <w:rsid w:val="00FD12DA"/>
     <w:rsid w:val="00FD1B8F"/>
     <w:rsid w:val="00FD2447"/>
     <w:rsid w:val="00FE787D"/>
     <w:rsid w:val="00FF0A08"/>
     <w:rsid w:val="00FF55EC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -18220,50 +18058,51 @@
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005604B8"/>
     <w:rsid w:val="00443568"/>
     <w:rsid w:val="00451863"/>
     <w:rsid w:val="004E307C"/>
     <w:rsid w:val="005604B8"/>
     <w:rsid w:val="007D726B"/>
     <w:rsid w:val="008B0D3E"/>
     <w:rsid w:val="00A43015"/>
     <w:rsid w:val="00A94303"/>
     <w:rsid w:val="00DC199F"/>
+    <w:rsid w:val="00F945AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -18680,86 +18519,50 @@
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00443568"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FEF6721A28634C0799A1A7A31FC92856">
-[...34 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FEF6721A28634C0799A1A7A31FC928561">
     <w:name w:val="FEF6721A28634C0799A1A7A31FC928561"/>
     <w:rsid w:val="00443568"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE86F4C9D07D482AAFAB005DE4F340461">
     <w:name w:val="DE86F4C9D07D482AAFAB005DE4F340461"/>
     <w:rsid w:val="00443568"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2775CF11A90D4F148975C8F3D7B55C0A1">
@@ -19078,74 +18881,74 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3002D945-3262-47BB-9CC4-44CCE04743C2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>917</Words>
-  <Characters>5420</Characters>
+  <Characters>5422</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>45</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dr</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>VUmc</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6325</CharactersWithSpaces>
+  <CharactersWithSpaces>6327</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>2818145</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.amsterdamumc.org/en/research/institutes/cancer-center-amsterdam/grant-information-1/internal-kwf-review.htm</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3211291</vt:i4>
       </vt:variant>
       <vt:variant>