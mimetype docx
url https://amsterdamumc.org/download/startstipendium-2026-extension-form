--- v0 (2026-04-16)
+++ v1 (2026-05-28)
@@ -37,86 +37,108 @@
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>startstipendium 202</w:t>
       </w:r>
       <w:r w:rsidR="0007289F">
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>6: Research – extension form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44818E0D" w14:textId="77777777" w:rsidR="0007289F" w:rsidRDefault="0007289F" w:rsidP="0007289F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Startstipendium grant for early-career research talent of Amsterdam UMC, funded by the Spinoza Fund managed by the UvA Fund (UvA Fonds). </w:t>
+        <w:t>Startstipendium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grant for early-career research talent of Amsterdam UMC, funded by the Spinoza Fund managed by the UvA Fund (UvA Fonds). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77A29D5B" w14:textId="3C31C99F" w:rsidR="00E97790" w:rsidRDefault="0007289F" w:rsidP="0007289F">
+    <w:p w14:paraId="77A29D5B" w14:textId="2A807025" w:rsidR="00E97790" w:rsidRDefault="0007289F" w:rsidP="0007289F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This document concerns the e</w:t>
       </w:r>
       <w:r w:rsidR="00167E5C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">xtension form to upload </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
       <w:r w:rsidR="00167E5C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> your Startstipendium 202</w:t>
+        <w:t xml:space="preserve"> your </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00167E5C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Startstipendium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00167E5C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00167E5C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> application. </w:t>
       </w:r>
       <w:r w:rsidR="00850A4C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">You are eligible for this grant if </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -157,110 +179,118 @@
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="00133CAF">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of June 2026). In some cases, you are eligible while having received your PhD earlier. The total extension obtained cannot exceed 5 years, so you are ineligible for this grant in all cases if you received your PhD before 12</w:t>
       </w:r>
       <w:r w:rsidRPr="00133CAF">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="00133CAF">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of June 2018. The valid reasons for extension follow the </w:t>
+        <w:t xml:space="preserve"> of June 2018. </w:t>
+      </w:r>
+      <w:r w:rsidR="00045AF0" w:rsidRPr="00133CAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The valid reasons for extension </w:t>
+      </w:r>
+      <w:r w:rsidR="00045AF0">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">either </w:t>
+      </w:r>
+      <w:r w:rsidR="00045AF0" w:rsidRPr="00133CAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">follow the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00133CAF">
+        <w:r w:rsidR="00045AF0" w:rsidRPr="00133CAF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Calibri"/>
             <w:iCs/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>NWO Extension Clause</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00133CAF">
+      <w:r w:rsidR="00045AF0" w:rsidRPr="00133CAF">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and do require a </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00045AF0">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or are individual reasons. Both </w:t>
+      </w:r>
+      <w:r w:rsidR="00045AF0" w:rsidRPr="00133CAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">require a completed attachment in the application. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">this </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">If you are uncertain whether you fulfill the described criteria, reach out to </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="0020379F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>rs-startstipendiumAUF@amsterdamumc.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> with your question.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -287,161 +317,175 @@
             <w:tcW w:w="9032" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76A50F90" w14:textId="03FF12E5" w:rsidR="0007289F" w:rsidRPr="00FD4473" w:rsidRDefault="0007289F" w:rsidP="008576AC">
             <w:pPr>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Personal information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA2613" w:rsidRPr="00CA2613" w14:paraId="60C12B9D" w14:textId="77777777" w:rsidTr="00C41B3A">
+      <w:tr w:rsidR="00CA2613" w:rsidRPr="00CA2613" w14:paraId="60C12B9D" w14:textId="77777777" w:rsidTr="00045AF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3081" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4BECD4F1" w14:textId="0EEFA7A5" w:rsidR="00CA2613" w:rsidRDefault="00CA2613" w:rsidP="008576AC">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57B1F2EC" w14:textId="77777777" w:rsidR="00CA2613" w:rsidRPr="00B81E23" w:rsidRDefault="00CA2613" w:rsidP="008576AC">
             <w:pPr>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA2613" w:rsidRPr="00195D3C" w14:paraId="6648B6B7" w14:textId="77777777" w:rsidTr="00C41B3A">
+      <w:tr w:rsidR="00CA2613" w:rsidRPr="006F54C0" w14:paraId="6648B6B7" w14:textId="77777777" w:rsidTr="00045AF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3081" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6DB304BE" w14:textId="1FE7754B" w:rsidR="00CA2613" w:rsidRDefault="00CA2613" w:rsidP="008576AC">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Date of obtaining PhD degree:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5951" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="07C9DDA5" w14:textId="77777777" w:rsidR="00CA2613" w:rsidRPr="00CA2613" w:rsidRDefault="00CA2613" w:rsidP="008576AC">
             <w:pPr>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E52154" w:rsidRPr="0007289F" w14:paraId="71135E35" w14:textId="77777777" w:rsidTr="00C41B3A">
+      <w:tr w:rsidR="00E52154" w:rsidRPr="0007289F" w14:paraId="71135E35" w14:textId="77777777" w:rsidTr="00045AF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3081" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5821E52D" w14:textId="4AACCD10" w:rsidR="00E52154" w:rsidRDefault="00E52154" w:rsidP="008576AC">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Total extension requested</w:t>
             </w:r>
             <w:r w:rsidR="00B30217">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, all reasons combined</w:t>
             </w:r>
             <w:r w:rsidR="002A6114">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5951" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2761E177" w14:textId="5B68D58C" w:rsidR="00E52154" w:rsidRPr="00195D3C" w:rsidRDefault="0007289F" w:rsidP="008576AC">
             <w:pPr>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00195D3C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>In months</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A7FBA9E" w14:textId="77777777" w:rsidR="00C41B3A" w:rsidRDefault="00C41B3A" w:rsidP="00167E5C">
@@ -468,199 +512,215 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A1A7F">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Applicable reason(s) for requesting extension</w:t>
       </w:r>
       <w:r w:rsidR="00362DD5">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA9F10E" w14:textId="0FAB81DC" w:rsidR="00167E5C" w:rsidRDefault="00C22A69" w:rsidP="00167E5C">
+    <w:p w14:paraId="6BA9F10E" w14:textId="750C9D6B" w:rsidR="00167E5C" w:rsidRDefault="001218CA" w:rsidP="00167E5C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="795"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="601698601"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00167E5C" w:rsidRPr="005A1A7F">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00167E5C" w:rsidRPr="005A1A7F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007289F">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Caring responsibilities as a parent</w:t>
+        <w:t>Car</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="0007289F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> responsibilities as a parent</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11BC912C" w14:textId="390216F3" w:rsidR="0007289F" w:rsidRPr="0007289F" w:rsidRDefault="00C22A69" w:rsidP="00167E5C">
+    <w:p w14:paraId="11BC912C" w14:textId="390216F3" w:rsidR="0007289F" w:rsidRPr="0007289F" w:rsidRDefault="001218CA" w:rsidP="00167E5C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="795"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="1239131838"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0007289F" w:rsidRPr="005A1A7F">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0007289F" w:rsidRPr="005A1A7F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007289F">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Care leave</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7191A2C4" w14:textId="0854728C" w:rsidR="00167E5C" w:rsidRPr="005A1A7F" w:rsidRDefault="00C22A69" w:rsidP="00167E5C">
+    <w:p w14:paraId="7191A2C4" w14:textId="0854728C" w:rsidR="00167E5C" w:rsidRPr="005A1A7F" w:rsidRDefault="001218CA" w:rsidP="00167E5C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="795"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="1719942997"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00167E5C" w:rsidRPr="005A1A7F">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00167E5C" w:rsidRPr="005A1A7F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007289F">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Prolonged illness</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B1E1CA1" w14:textId="48094E71" w:rsidR="00167E5C" w:rsidRPr="005A1A7F" w:rsidRDefault="00C22A69" w:rsidP="00167E5C">
+    <w:p w14:paraId="7B1E1CA1" w14:textId="48094E71" w:rsidR="00167E5C" w:rsidRDefault="001218CA" w:rsidP="00167E5C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="795"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="-52706353"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00167E5C" w:rsidRPr="005A1A7F">
             <w:rPr>
@@ -674,109 +734,172 @@
       <w:r w:rsidR="00167E5C" w:rsidRPr="005A1A7F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B77E19">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Training</w:t>
       </w:r>
       <w:r w:rsidR="005A1A7F" w:rsidRPr="005A1A7F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> for clinical </w:t>
       </w:r>
       <w:r w:rsidR="00B77E19">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>specialization (AIOS)</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="4616F800" w14:textId="70D6DCC0" w:rsidR="006F54C0" w:rsidRPr="005A1A7F" w:rsidRDefault="006F54C0" w:rsidP="00167E5C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="795"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:id w:val="1002855523"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="005A1A7F">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="005A1A7F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Individual reasons</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="6D6D1E77" w14:textId="59B3A60A" w:rsidR="00C41B3A" w:rsidRDefault="005A1A7F" w:rsidP="00167E5C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A1A7F">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Please fill in the explanations per checked box in the corresponding sections </w:t>
       </w:r>
       <w:r w:rsidR="00C41B3A">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>on the next page</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A57F049" w14:textId="77777777" w:rsidR="00C41B3A" w:rsidRDefault="00C41B3A">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10C362DA" w14:textId="272EA30F" w:rsidR="002F5EC7" w:rsidRPr="00F31906" w:rsidRDefault="0007289F" w:rsidP="00A93C3A">
+    <w:p w14:paraId="10C362DA" w14:textId="72E95546" w:rsidR="002F5EC7" w:rsidRPr="00F31906" w:rsidRDefault="0007289F" w:rsidP="00A93C3A">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Caring responsibilities as a parent</w:t>
+        <w:t>Car</w:t>
+      </w:r>
+      <w:r w:rsidR="001218CA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> responsibilities as a parent</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E7DCCDE" w14:textId="34BE73EB" w:rsidR="005A1A7F" w:rsidRDefault="005A1A7F" w:rsidP="00C41B3A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Per child, biological mothers are entitled to 18 months extension and other parents are entitled to 6 months extension.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
@@ -1019,51 +1142,51 @@
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">For care leave, you are entitled to extension for the duration of your care leave. Please also attach an HR overview stating the duration of your leave. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3020"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0007289F" w:rsidRPr="00195D3C" w14:paraId="2FE00849" w14:textId="77777777" w:rsidTr="001D7BAB">
+      <w:tr w:rsidR="0007289F" w:rsidRPr="006F54C0" w14:paraId="2FE00849" w14:textId="77777777" w:rsidTr="001D7BAB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DEC1B8E" w14:textId="308DEB37" w:rsidR="0007289F" w:rsidRPr="00850A4C" w:rsidRDefault="0007289F" w:rsidP="001D7BAB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00850A4C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Start of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
@@ -1119,127 +1242,127 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60C99182" w14:textId="77777777" w:rsidR="0007289F" w:rsidRPr="00850A4C" w:rsidRDefault="0007289F" w:rsidP="001D7BAB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00850A4C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Duration in months (rounded up)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007289F" w:rsidRPr="00195D3C" w14:paraId="5FD0A947" w14:textId="77777777" w:rsidTr="001D7BAB">
+      <w:tr w:rsidR="0007289F" w:rsidRPr="006F54C0" w14:paraId="5FD0A947" w14:textId="77777777" w:rsidTr="001D7BAB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40AAAD1D" w14:textId="77777777" w:rsidR="0007289F" w:rsidRDefault="0007289F" w:rsidP="001D7BAB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6EC00E25" w14:textId="77777777" w:rsidR="0007289F" w:rsidRDefault="0007289F" w:rsidP="001D7BAB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58EB8EC3" w14:textId="77777777" w:rsidR="0007289F" w:rsidRDefault="0007289F" w:rsidP="001D7BAB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007289F" w:rsidRPr="00195D3C" w14:paraId="3F52C1B4" w14:textId="77777777" w:rsidTr="001D7BAB">
+      <w:tr w:rsidR="0007289F" w:rsidRPr="006F54C0" w14:paraId="3F52C1B4" w14:textId="77777777" w:rsidTr="001D7BAB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62FAEBD9" w14:textId="77777777" w:rsidR="0007289F" w:rsidRDefault="0007289F" w:rsidP="001D7BAB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F36C29E" w14:textId="77777777" w:rsidR="0007289F" w:rsidRDefault="0007289F" w:rsidP="001D7BAB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02D4F8A0" w14:textId="77777777" w:rsidR="0007289F" w:rsidRDefault="0007289F" w:rsidP="001D7BAB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007289F" w:rsidRPr="00195D3C" w14:paraId="766DD4AB" w14:textId="77777777" w:rsidTr="001D7BAB">
+      <w:tr w:rsidR="0007289F" w:rsidRPr="006F54C0" w14:paraId="766DD4AB" w14:textId="77777777" w:rsidTr="001D7BAB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64DDFD58" w14:textId="77777777" w:rsidR="0007289F" w:rsidRDefault="0007289F" w:rsidP="001D7BAB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="334CF97A" w14:textId="77777777" w:rsidR="0007289F" w:rsidRDefault="0007289F" w:rsidP="001D7BAB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1331,51 +1454,51 @@
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00B77E19">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Please also attach an HR overview stating the duration of your leave. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3020"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005A1A7F" w:rsidRPr="00195D3C" w14:paraId="7F1A7512" w14:textId="77777777" w:rsidTr="008576AC">
+      <w:tr w:rsidR="005A1A7F" w:rsidRPr="006F54C0" w14:paraId="7F1A7512" w14:textId="77777777" w:rsidTr="008576AC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F5456BA" w14:textId="64FDE393" w:rsidR="005A1A7F" w:rsidRPr="00850A4C" w:rsidRDefault="00B77E19" w:rsidP="008576AC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00850A4C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Start of sick leave</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
@@ -1399,127 +1522,127 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DFBC752" w14:textId="5F8C7AB6" w:rsidR="005A1A7F" w:rsidRPr="00850A4C" w:rsidRDefault="00B77E19" w:rsidP="008576AC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00850A4C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Duration in months (rounded up)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A1A7F" w:rsidRPr="00195D3C" w14:paraId="7E13C0DF" w14:textId="77777777" w:rsidTr="008576AC">
+      <w:tr w:rsidR="005A1A7F" w:rsidRPr="006F54C0" w14:paraId="7E13C0DF" w14:textId="77777777" w:rsidTr="008576AC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="350A1D0A" w14:textId="77777777" w:rsidR="005A1A7F" w:rsidRDefault="005A1A7F" w:rsidP="008576AC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6008D8E1" w14:textId="77777777" w:rsidR="005A1A7F" w:rsidRDefault="005A1A7F" w:rsidP="008576AC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E751E2F" w14:textId="77777777" w:rsidR="005A1A7F" w:rsidRDefault="005A1A7F" w:rsidP="008576AC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A1A7F" w:rsidRPr="00195D3C" w14:paraId="4F30624A" w14:textId="77777777" w:rsidTr="008576AC">
+      <w:tr w:rsidR="005A1A7F" w:rsidRPr="006F54C0" w14:paraId="4F30624A" w14:textId="77777777" w:rsidTr="008576AC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56DB1602" w14:textId="77777777" w:rsidR="005A1A7F" w:rsidRDefault="005A1A7F" w:rsidP="008576AC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DE83341" w14:textId="77777777" w:rsidR="005A1A7F" w:rsidRDefault="005A1A7F" w:rsidP="008576AC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40030700" w14:textId="77777777" w:rsidR="005A1A7F" w:rsidRDefault="005A1A7F" w:rsidP="008576AC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A1A7F" w:rsidRPr="00195D3C" w14:paraId="0C6C88AF" w14:textId="77777777" w:rsidTr="008576AC">
+      <w:tr w:rsidR="005A1A7F" w:rsidRPr="006F54C0" w14:paraId="0C6C88AF" w14:textId="77777777" w:rsidTr="008576AC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E37A22E" w14:textId="77777777" w:rsidR="005A1A7F" w:rsidRDefault="005A1A7F" w:rsidP="008576AC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07556467" w14:textId="77777777" w:rsidR="005A1A7F" w:rsidRDefault="005A1A7F" w:rsidP="008576AC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1804,50 +1927,479 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C41B3A" w14:paraId="42AF6513" w14:textId="77777777" w:rsidTr="00FD4568">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="00832858" w14:textId="073EC8A1" w:rsidR="00C41B3A" w:rsidRDefault="00C41B3A" w:rsidP="008576AC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Extension requested (in months): </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="6B94896C" w14:textId="1814C4D5" w:rsidR="006F54C0" w:rsidRPr="00B77E19" w:rsidRDefault="006F54C0" w:rsidP="006F54C0">
+      <w:pPr>
+        <w:pStyle w:val="Kop1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Individual reasons</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF7DA18" w14:textId="16E9706F" w:rsidR="006F54C0" w:rsidRDefault="006F54C0" w:rsidP="006F54C0">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Startstipendium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is intended as a first personal grant for researchers at the start of their research career. If you fit this target group, but more than 3 years have passed since defending your PhD, it might still be possible to apply for the grant. This might be related to pursuing non-research career paths, studying, switching research areas etc.</w:t>
+      </w:r>
+      <w:r w:rsidR="0010131C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inquire via email to be sure you reasons are valid</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="38" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3081"/>
+        <w:gridCol w:w="5951"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006F54C0" w:rsidRPr="00045AF0" w14:paraId="03DB362F" w14:textId="77777777" w:rsidTr="00335A03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9032" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36194E3C" w14:textId="68493EA3" w:rsidR="006F54C0" w:rsidRPr="00045AF0" w:rsidRDefault="006F54C0" w:rsidP="00335A03">
+            <w:pPr>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please explain </w:t>
+            </w:r>
+            <w:r w:rsidR="00045AF0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>in less than 150 words per row</w:t>
+            </w:r>
+            <w:r w:rsidR="00045AF0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F54C0" w:rsidRPr="00B81E23" w14:paraId="5E712EE6" w14:textId="77777777" w:rsidTr="006F54C0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3081" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BBA4926" w14:textId="1817D5C4" w:rsidR="006F54C0" w:rsidRDefault="006F54C0" w:rsidP="006F54C0">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What research experience you have gained </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>as a postdoc;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5951" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0494E065" w14:textId="77777777" w:rsidR="006F54C0" w:rsidRPr="00B81E23" w:rsidRDefault="006F54C0" w:rsidP="00335A03">
+            <w:pPr>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F54C0" w:rsidRPr="00CA2613" w14:paraId="33108F98" w14:textId="77777777" w:rsidTr="006F54C0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3081" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E476765" w14:textId="65708463" w:rsidR="006F54C0" w:rsidRPr="006F54C0" w:rsidRDefault="006F54C0" w:rsidP="006F54C0">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>How many months of postdoc research experience you do have (as of June 2026);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5951" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74566FEB" w14:textId="77777777" w:rsidR="006F54C0" w:rsidRPr="00CA2613" w:rsidRDefault="006F54C0" w:rsidP="00335A03">
+            <w:pPr>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F54C0" w:rsidRPr="00CA2613" w14:paraId="0A3B7EC6" w14:textId="77777777" w:rsidTr="006F54C0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3081" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37210DD7" w14:textId="2998CFFA" w:rsidR="006F54C0" w:rsidRDefault="0010131C" w:rsidP="006F54C0">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>What are your reasons for having</w:t>
+            </w:r>
+            <w:r w:rsidR="006F54C0" w:rsidRPr="006F54C0">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> less than 3 years of research experience</w:t>
+            </w:r>
+            <w:r w:rsidR="00045AF0">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> since acquiring your PhD</w:t>
+            </w:r>
+            <w:r w:rsidR="006F54C0" w:rsidRPr="006F54C0">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5951" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A1CB43F" w14:textId="77777777" w:rsidR="006F54C0" w:rsidRPr="00CA2613" w:rsidRDefault="006F54C0" w:rsidP="00335A03">
+            <w:pPr>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F54C0" w:rsidRPr="00195D3C" w14:paraId="265E7377" w14:textId="77777777" w:rsidTr="00045AF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3081" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="277B3A03" w14:textId="7EC9CC61" w:rsidR="006F54C0" w:rsidRPr="006F54C0" w:rsidRDefault="006F54C0" w:rsidP="006F54C0">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F54C0">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How you fit into the target group for the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F54C0">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Startstipendium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00045AF0">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5951" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D6D54E4" w14:textId="55B12BAF" w:rsidR="006F54C0" w:rsidRPr="00045AF0" w:rsidRDefault="006F54C0" w:rsidP="00335A03">
+            <w:pPr>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00045AF0" w:rsidRPr="00195D3C" w14:paraId="19AA5395" w14:textId="77777777" w:rsidTr="00045AF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3081" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2144993C" w14:textId="41C356C9" w:rsidR="00045AF0" w:rsidRPr="006F54C0" w:rsidRDefault="00045AF0" w:rsidP="006F54C0">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How you will continue to acquire research funding even if you might not be eligible for traditional funding for early-career researchers. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5951" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FB764FE" w14:textId="77777777" w:rsidR="00045AF0" w:rsidRPr="00045AF0" w:rsidRDefault="00045AF0" w:rsidP="00335A03">
+            <w:pPr>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00045AF0" w:rsidRPr="00195D3C" w14:paraId="6BCE1114" w14:textId="77777777" w:rsidTr="00045AF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3081" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16790D54" w14:textId="31E57CEF" w:rsidR="00045AF0" w:rsidRPr="006F54C0" w:rsidRDefault="00045AF0" w:rsidP="006F54C0">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Extension requested (in months)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5951" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D010949" w14:textId="77777777" w:rsidR="00045AF0" w:rsidRPr="00045AF0" w:rsidRDefault="00045AF0" w:rsidP="00335A03">
+            <w:pPr>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="36871555" w14:textId="441E2B70" w:rsidR="00281FFE" w:rsidRPr="00281FFE" w:rsidRDefault="00281FFE" w:rsidP="00281FFE">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00281FFE" w:rsidRPr="00281FFE" w:rsidSect="003C6A77">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2BD10C2C" w14:textId="77777777" w:rsidR="00B637EA" w:rsidRDefault="00B637EA" w:rsidP="002F5EC7">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3378,50 +3930,162 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54191534"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1C961CDA"/>
+    <w:lvl w:ilvl="0" w:tplc="1540965E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Trebuchet MS" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="554B65CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32ECF02C"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3463,51 +4127,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61A00942"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C15C77B8"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3576,51 +4240,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63B90163"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="862EFB94"/>
     <w:lvl w:ilvl="0" w:tplc="4546F780">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3689,51 +4353,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="642F331C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D49AC4F0"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3802,51 +4466,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64CB1A30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CBF0537C"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3915,51 +4579,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65F818D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C64BBFC"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4028,51 +4692,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68ED15E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="69984BFA"/>
     <w:lvl w:ilvl="0" w:tplc="FB36FFBC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -4140,51 +4804,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69203251"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="368CE492"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4253,51 +4917,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="694F492D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5DC848E2"/>
     <w:lvl w:ilvl="0" w:tplc="21041C86">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4366,51 +5030,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69D42CDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EE26ED9C"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4479,51 +5143,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B403CDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6AC236CC"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4592,51 +5256,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="705C4B19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B9299FA"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4705,51 +5369,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75297C7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7EEA36DE"/>
     <w:lvl w:ilvl="0" w:tplc="BB2ACDE0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4818,51 +5482,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="791458BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B69C3248"/>
     <w:lvl w:ilvl="0" w:tplc="E962040C">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4931,51 +5595,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B682A13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9A2FC8A"/>
     <w:lvl w:ilvl="0" w:tplc="E0F82384">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5044,51 +5708,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B733800"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5238BA8C"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5161,191 +5825,196 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="797797583">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="563176301">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="403993254">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="912158351">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="723872796">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="77597362">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="28605610">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="700058969">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="159590705">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="497427830">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="616789539">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="237860460">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1225986583">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="81799389">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1043287202">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="395514153">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="314184654">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1247105425">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1363089074">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1829634995">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1701664689">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="347294027">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="2137865584">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1892377516">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="163974933">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="391850181">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1112213305">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="829953801">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="486675723">
+    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="110"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="nl-NL" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="nl-NL" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="nl-NL" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002F5EC7"/>
     <w:rsid w:val="000012AA"/>
     <w:rsid w:val="00003592"/>
     <w:rsid w:val="000047D8"/>
     <w:rsid w:val="00004BE1"/>
     <w:rsid w:val="000054AC"/>
     <w:rsid w:val="000079E0"/>
     <w:rsid w:val="00014704"/>
     <w:rsid w:val="00016F41"/>
     <w:rsid w:val="00017020"/>
     <w:rsid w:val="00017649"/>
     <w:rsid w:val="00020B88"/>
     <w:rsid w:val="000233EC"/>
     <w:rsid w:val="00026365"/>
     <w:rsid w:val="000301FD"/>
     <w:rsid w:val="000315AD"/>
     <w:rsid w:val="00031837"/>
     <w:rsid w:val="000324BE"/>
     <w:rsid w:val="00033CB7"/>
     <w:rsid w:val="00033E1A"/>
     <w:rsid w:val="0003602D"/>
     <w:rsid w:val="0003691C"/>
     <w:rsid w:val="000415DF"/>
     <w:rsid w:val="000431D8"/>
+    <w:rsid w:val="00045AF0"/>
     <w:rsid w:val="0005077A"/>
     <w:rsid w:val="00052163"/>
     <w:rsid w:val="00052173"/>
     <w:rsid w:val="00054A80"/>
     <w:rsid w:val="00054FDD"/>
     <w:rsid w:val="00055055"/>
     <w:rsid w:val="00057569"/>
     <w:rsid w:val="00057F2C"/>
     <w:rsid w:val="0006096F"/>
     <w:rsid w:val="0006250E"/>
     <w:rsid w:val="00062D1E"/>
     <w:rsid w:val="00065971"/>
     <w:rsid w:val="00066C62"/>
     <w:rsid w:val="00067F61"/>
     <w:rsid w:val="000714B7"/>
     <w:rsid w:val="0007289F"/>
     <w:rsid w:val="00072D17"/>
     <w:rsid w:val="00073B7A"/>
     <w:rsid w:val="00074346"/>
     <w:rsid w:val="000774F1"/>
     <w:rsid w:val="00077E5E"/>
     <w:rsid w:val="00084547"/>
     <w:rsid w:val="00085696"/>
     <w:rsid w:val="0009131B"/>
     <w:rsid w:val="00091947"/>
@@ -5371,59 +6040,61 @@
     <w:rsid w:val="000B7126"/>
     <w:rsid w:val="000B7853"/>
     <w:rsid w:val="000C0744"/>
     <w:rsid w:val="000C0C5D"/>
     <w:rsid w:val="000C0C89"/>
     <w:rsid w:val="000C0EB6"/>
     <w:rsid w:val="000C2978"/>
     <w:rsid w:val="000C321A"/>
     <w:rsid w:val="000C3539"/>
     <w:rsid w:val="000D18B0"/>
     <w:rsid w:val="000D215C"/>
     <w:rsid w:val="000D47B2"/>
     <w:rsid w:val="000E1A70"/>
     <w:rsid w:val="000E2B56"/>
     <w:rsid w:val="000E315C"/>
     <w:rsid w:val="000E3F3E"/>
     <w:rsid w:val="000E5450"/>
     <w:rsid w:val="000E55C2"/>
     <w:rsid w:val="000F0390"/>
     <w:rsid w:val="000F0C22"/>
     <w:rsid w:val="000F0E70"/>
     <w:rsid w:val="000F1E17"/>
     <w:rsid w:val="000F4BB1"/>
     <w:rsid w:val="000F6762"/>
     <w:rsid w:val="00100884"/>
+    <w:rsid w:val="0010131C"/>
     <w:rsid w:val="001026FE"/>
     <w:rsid w:val="001027CB"/>
     <w:rsid w:val="001049A9"/>
     <w:rsid w:val="00111E0D"/>
     <w:rsid w:val="001145FD"/>
     <w:rsid w:val="001151C6"/>
     <w:rsid w:val="00115C8E"/>
     <w:rsid w:val="00121009"/>
     <w:rsid w:val="00121130"/>
+    <w:rsid w:val="001218CA"/>
     <w:rsid w:val="001234A0"/>
     <w:rsid w:val="001235CD"/>
     <w:rsid w:val="00123607"/>
     <w:rsid w:val="00124A29"/>
     <w:rsid w:val="001260AE"/>
     <w:rsid w:val="00126B70"/>
     <w:rsid w:val="00130067"/>
     <w:rsid w:val="00131C23"/>
     <w:rsid w:val="00132DAF"/>
     <w:rsid w:val="00134C0A"/>
     <w:rsid w:val="00137836"/>
     <w:rsid w:val="00137DA1"/>
     <w:rsid w:val="001405D5"/>
     <w:rsid w:val="00144681"/>
     <w:rsid w:val="0014506C"/>
     <w:rsid w:val="00145265"/>
     <w:rsid w:val="001452D1"/>
     <w:rsid w:val="00145DC7"/>
     <w:rsid w:val="001500FF"/>
     <w:rsid w:val="00150129"/>
     <w:rsid w:val="001502CD"/>
     <w:rsid w:val="001505B2"/>
     <w:rsid w:val="00150DD9"/>
     <w:rsid w:val="00151BB9"/>
     <w:rsid w:val="00151E84"/>
@@ -6039,50 +6710,51 @@
     <w:rsid w:val="006C5346"/>
     <w:rsid w:val="006C5967"/>
     <w:rsid w:val="006C6696"/>
     <w:rsid w:val="006C6E7C"/>
     <w:rsid w:val="006D1BB1"/>
     <w:rsid w:val="006D2400"/>
     <w:rsid w:val="006D4FF8"/>
     <w:rsid w:val="006D673B"/>
     <w:rsid w:val="006D6ACD"/>
     <w:rsid w:val="006E05DA"/>
     <w:rsid w:val="006E0759"/>
     <w:rsid w:val="006E134D"/>
     <w:rsid w:val="006E200C"/>
     <w:rsid w:val="006E4826"/>
     <w:rsid w:val="006E4950"/>
     <w:rsid w:val="006E4A7E"/>
     <w:rsid w:val="006E59BD"/>
     <w:rsid w:val="006E5C66"/>
     <w:rsid w:val="006E669F"/>
     <w:rsid w:val="006E7BCC"/>
     <w:rsid w:val="006F027F"/>
     <w:rsid w:val="006F18B3"/>
     <w:rsid w:val="006F1E47"/>
     <w:rsid w:val="006F2914"/>
     <w:rsid w:val="006F3BD7"/>
+    <w:rsid w:val="006F54C0"/>
     <w:rsid w:val="006F56A4"/>
     <w:rsid w:val="006F69BA"/>
     <w:rsid w:val="006F7EB1"/>
     <w:rsid w:val="00700F1B"/>
     <w:rsid w:val="00701394"/>
     <w:rsid w:val="00703411"/>
     <w:rsid w:val="00703722"/>
     <w:rsid w:val="00703E48"/>
     <w:rsid w:val="00703F87"/>
     <w:rsid w:val="00706CAE"/>
     <w:rsid w:val="00710EDA"/>
     <w:rsid w:val="0071550A"/>
     <w:rsid w:val="00716A42"/>
     <w:rsid w:val="00716B1C"/>
     <w:rsid w:val="00717771"/>
     <w:rsid w:val="007179A7"/>
     <w:rsid w:val="0072166A"/>
     <w:rsid w:val="00722B24"/>
     <w:rsid w:val="007249E6"/>
     <w:rsid w:val="00724B98"/>
     <w:rsid w:val="00726518"/>
     <w:rsid w:val="00727903"/>
     <w:rsid w:val="00730627"/>
     <w:rsid w:val="00730EB0"/>
     <w:rsid w:val="00731BDA"/>
@@ -6469,50 +7141,51 @@
     <w:rsid w:val="00A922BB"/>
     <w:rsid w:val="00A9271B"/>
     <w:rsid w:val="00A93C3A"/>
     <w:rsid w:val="00A97E87"/>
     <w:rsid w:val="00AA004D"/>
     <w:rsid w:val="00AA4F6C"/>
     <w:rsid w:val="00AA5CCB"/>
     <w:rsid w:val="00AA65FB"/>
     <w:rsid w:val="00AA7495"/>
     <w:rsid w:val="00AB095D"/>
     <w:rsid w:val="00AB1909"/>
     <w:rsid w:val="00AB1F19"/>
     <w:rsid w:val="00AB252D"/>
     <w:rsid w:val="00AB2A3E"/>
     <w:rsid w:val="00AB3944"/>
     <w:rsid w:val="00AB50E6"/>
     <w:rsid w:val="00AB636F"/>
     <w:rsid w:val="00AB651F"/>
     <w:rsid w:val="00AB6760"/>
     <w:rsid w:val="00AB76C8"/>
     <w:rsid w:val="00AC22A4"/>
     <w:rsid w:val="00AC7F7F"/>
     <w:rsid w:val="00AC7F81"/>
     <w:rsid w:val="00AD1511"/>
     <w:rsid w:val="00AD2BD4"/>
+    <w:rsid w:val="00AD2FA5"/>
     <w:rsid w:val="00AD3BF4"/>
     <w:rsid w:val="00AD48E3"/>
     <w:rsid w:val="00AD4EBE"/>
     <w:rsid w:val="00AD6E92"/>
     <w:rsid w:val="00AE08DB"/>
     <w:rsid w:val="00AE0E88"/>
     <w:rsid w:val="00AE3641"/>
     <w:rsid w:val="00AE4252"/>
     <w:rsid w:val="00AE674E"/>
     <w:rsid w:val="00AF0BC4"/>
     <w:rsid w:val="00AF1018"/>
     <w:rsid w:val="00AF10B6"/>
     <w:rsid w:val="00AF11FB"/>
     <w:rsid w:val="00AF1A63"/>
     <w:rsid w:val="00AF344E"/>
     <w:rsid w:val="00AF4479"/>
     <w:rsid w:val="00AF4D0E"/>
     <w:rsid w:val="00AF58ED"/>
     <w:rsid w:val="00AF5C1C"/>
     <w:rsid w:val="00AF6713"/>
     <w:rsid w:val="00B02425"/>
     <w:rsid w:val="00B034AE"/>
     <w:rsid w:val="00B03F43"/>
     <w:rsid w:val="00B06E82"/>
     <w:rsid w:val="00B07042"/>
@@ -6578,50 +7251,51 @@
     <w:rsid w:val="00B81E23"/>
     <w:rsid w:val="00B83274"/>
     <w:rsid w:val="00B838BE"/>
     <w:rsid w:val="00B87D68"/>
     <w:rsid w:val="00B90498"/>
     <w:rsid w:val="00B91210"/>
     <w:rsid w:val="00B9444B"/>
     <w:rsid w:val="00B95DAC"/>
     <w:rsid w:val="00B961FE"/>
     <w:rsid w:val="00B96648"/>
     <w:rsid w:val="00B9717E"/>
     <w:rsid w:val="00B9721E"/>
     <w:rsid w:val="00B97A92"/>
     <w:rsid w:val="00B97D82"/>
     <w:rsid w:val="00B97EE5"/>
     <w:rsid w:val="00BA1BA2"/>
     <w:rsid w:val="00BA494F"/>
     <w:rsid w:val="00BA5832"/>
     <w:rsid w:val="00BA650D"/>
     <w:rsid w:val="00BA7036"/>
     <w:rsid w:val="00BA763B"/>
     <w:rsid w:val="00BB1FDA"/>
     <w:rsid w:val="00BB28D1"/>
     <w:rsid w:val="00BB2943"/>
     <w:rsid w:val="00BB3B4E"/>
+    <w:rsid w:val="00BB5D34"/>
     <w:rsid w:val="00BB6C96"/>
     <w:rsid w:val="00BB6CBF"/>
     <w:rsid w:val="00BC00EA"/>
     <w:rsid w:val="00BC08D1"/>
     <w:rsid w:val="00BC2240"/>
     <w:rsid w:val="00BC286A"/>
     <w:rsid w:val="00BC2FAB"/>
     <w:rsid w:val="00BC3A69"/>
     <w:rsid w:val="00BC6917"/>
     <w:rsid w:val="00BC73CB"/>
     <w:rsid w:val="00BC79D2"/>
     <w:rsid w:val="00BD13E2"/>
     <w:rsid w:val="00BD1A5C"/>
     <w:rsid w:val="00BD25DF"/>
     <w:rsid w:val="00BD29E0"/>
     <w:rsid w:val="00BD2C9C"/>
     <w:rsid w:val="00BD424B"/>
     <w:rsid w:val="00BD5CD3"/>
     <w:rsid w:val="00BE0B56"/>
     <w:rsid w:val="00BE13F6"/>
     <w:rsid w:val="00BE39AB"/>
     <w:rsid w:val="00BE43CB"/>
     <w:rsid w:val="00BE4614"/>
     <w:rsid w:val="00BE494F"/>
     <w:rsid w:val="00BE719D"/>
@@ -6710,50 +7384,51 @@
     <w:rsid w:val="00CB329E"/>
     <w:rsid w:val="00CB34E9"/>
     <w:rsid w:val="00CB5628"/>
     <w:rsid w:val="00CB5BD0"/>
     <w:rsid w:val="00CB6525"/>
     <w:rsid w:val="00CB7D1C"/>
     <w:rsid w:val="00CC40C5"/>
     <w:rsid w:val="00CC4668"/>
     <w:rsid w:val="00CC6130"/>
     <w:rsid w:val="00CC6A55"/>
     <w:rsid w:val="00CD164F"/>
     <w:rsid w:val="00CD1B5D"/>
     <w:rsid w:val="00CD3318"/>
     <w:rsid w:val="00CD365B"/>
     <w:rsid w:val="00CD4470"/>
     <w:rsid w:val="00CD5199"/>
     <w:rsid w:val="00CD5416"/>
     <w:rsid w:val="00CD61B5"/>
     <w:rsid w:val="00CD7921"/>
     <w:rsid w:val="00CD7B04"/>
     <w:rsid w:val="00CE04EF"/>
     <w:rsid w:val="00CE22E3"/>
     <w:rsid w:val="00CE39C8"/>
     <w:rsid w:val="00CE431E"/>
     <w:rsid w:val="00CE5CD3"/>
+    <w:rsid w:val="00CE67AF"/>
     <w:rsid w:val="00CF04F8"/>
     <w:rsid w:val="00CF27ED"/>
     <w:rsid w:val="00CF75CF"/>
     <w:rsid w:val="00CF7BF2"/>
     <w:rsid w:val="00D04A2C"/>
     <w:rsid w:val="00D060D8"/>
     <w:rsid w:val="00D0643D"/>
     <w:rsid w:val="00D06AD2"/>
     <w:rsid w:val="00D07424"/>
     <w:rsid w:val="00D074D6"/>
     <w:rsid w:val="00D11650"/>
     <w:rsid w:val="00D158D2"/>
     <w:rsid w:val="00D20A93"/>
     <w:rsid w:val="00D21DD4"/>
     <w:rsid w:val="00D24B0A"/>
     <w:rsid w:val="00D26C9D"/>
     <w:rsid w:val="00D273CF"/>
     <w:rsid w:val="00D3175E"/>
     <w:rsid w:val="00D33A1C"/>
     <w:rsid w:val="00D3407F"/>
     <w:rsid w:val="00D36148"/>
     <w:rsid w:val="00D36185"/>
     <w:rsid w:val="00D36F66"/>
     <w:rsid w:val="00D37480"/>
     <w:rsid w:val="00D37BCC"/>
@@ -14210,68 +14885,68 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{917BB516-E18F-43D3-BCEA-C98429E8695D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2251</Characters>
+  <Pages>3</Pages>
+  <Words>559</Words>
+  <Characters>3080</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>AMC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2655</CharactersWithSpaces>
+  <CharactersWithSpaces>3632</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>c.steegers@amsterdamumc.nl</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>